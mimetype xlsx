--- v0 (2026-06-04)
+++ v1 (2026-09-15)
@@ -12,353 +12,356 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="101">
-[...1 lines deleted...]
-    <t>Data from 04/06/2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="102">
+  <si>
+    <t>Data from 15/09/2026</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>ISIN</t>
   </si>
   <si>
     <t>Weight</t>
   </si>
   <si>
     <t>Currency</t>
   </si>
   <si>
     <t>TWIST BIOSCIENCE CORP COM</t>
   </si>
   <si>
     <t>US90184D1000</t>
   </si>
   <si>
-    <t>9.69%</t>
+    <t>8.79%</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
     <t>TEMPUS AI</t>
   </si>
   <si>
     <t>US88023B1035</t>
   </si>
   <si>
-    <t>7.27%</t>
+    <t>7.93%</t>
+  </si>
+  <si>
+    <t>10X GENOMICS INC CL A</t>
+  </si>
+  <si>
+    <t>US88025U1097</t>
+  </si>
+  <si>
+    <t>7.50%</t>
   </si>
   <si>
     <t>CRISPR THERAPEUTICS AG COM CHF0.03</t>
   </si>
   <si>
     <t>CH0334081137</t>
   </si>
   <si>
-    <t>7.24%</t>
+    <t>5.58%</t>
   </si>
   <si>
     <t>PERSONALIS INC COM</t>
   </si>
   <si>
     <t>US71535D1063</t>
   </si>
   <si>
-    <t>6.03%</t>
+    <t>5.06%</t>
+  </si>
+  <si>
+    <t>CAREDX INC COM</t>
+  </si>
+  <si>
+    <t>US14167L1035</t>
+  </si>
+  <si>
+    <t>4.85%</t>
+  </si>
+  <si>
+    <t>NATERA INC COM</t>
+  </si>
+  <si>
+    <t>US6323071042</t>
+  </si>
+  <si>
+    <t>4.66%</t>
   </si>
   <si>
     <t>ABSCI</t>
   </si>
   <si>
     <t>US00091E1091</t>
   </si>
   <si>
-    <t>5.50%</t>
-[...8 lines deleted...]
-    <t>4.96%</t>
+    <t>4.65%</t>
   </si>
   <si>
     <t>ILLUMINA INC COM</t>
   </si>
   <si>
     <t>US4523271090</t>
   </si>
   <si>
-    <t>4.73%</t>
+    <t>4.43%</t>
+  </si>
+  <si>
+    <t>ELI LILLY &amp; CO</t>
+  </si>
+  <si>
+    <t>US5324571083</t>
+  </si>
+  <si>
+    <t>4.34%</t>
+  </si>
+  <si>
+    <t>COMPASS PATHWAYS PLC SPONSORED ADS      REPSTG SHS</t>
+  </si>
+  <si>
+    <t>US20451W1018</t>
+  </si>
+  <si>
+    <t>3.92%</t>
+  </si>
+  <si>
+    <t>GUARDANT HEALTH INC COM</t>
+  </si>
+  <si>
+    <t>US40131M1099</t>
+  </si>
+  <si>
+    <t>3.24%</t>
   </si>
   <si>
     <t>BEAM THERAPEUTICS INC COM</t>
   </si>
   <si>
     <t>US07373V1052</t>
   </si>
   <si>
-    <t>4.38%</t>
-[...8 lines deleted...]
-    <t>4.16%</t>
+    <t>3.16%</t>
   </si>
   <si>
     <t>INTELLIA THERAPEUTICS INC COM</t>
   </si>
   <si>
     <t>US45826J1051</t>
   </si>
   <si>
-    <t>3.93%</t>
+    <t>3.01%</t>
+  </si>
+  <si>
+    <t>NURIX THERAPEUTICS INC COM</t>
+  </si>
+  <si>
+    <t>US67080M1036</t>
+  </si>
+  <si>
+    <t>2.64%</t>
   </si>
   <si>
     <t>RECURSION PHARMACEUTICALS INC</t>
   </si>
   <si>
     <t>US75629V1044</t>
   </si>
   <si>
-    <t>3.40%</t>
-[...17 lines deleted...]
-    <t>3.33%</t>
+    <t>2.54%</t>
+  </si>
+  <si>
+    <t>GENEDX HOLDINGS CORPT)</t>
+  </si>
+  <si>
+    <t>US81663L2007</t>
+  </si>
+  <si>
+    <t>2.42%</t>
+  </si>
+  <si>
+    <t>BUTTERFLY NETWORK INC CL A</t>
+  </si>
+  <si>
+    <t>US1241551027</t>
+  </si>
+  <si>
+    <t>2.19%</t>
+  </si>
+  <si>
+    <t>ARCTURUS THERAPEUTICS HLDGS INC COM</t>
+  </si>
+  <si>
+    <t>US03969T1097</t>
+  </si>
+  <si>
+    <t>2.18%</t>
   </si>
   <si>
     <t>VERACYTE INC COM</t>
   </si>
   <si>
     <t>US92337F1075</t>
   </si>
   <si>
-    <t>3.27%</t>
-[...17 lines deleted...]
-    <t>2.27%</t>
+    <t>2.13%</t>
   </si>
   <si>
     <t>SCHRODINGER INC COM</t>
   </si>
   <si>
     <t>US80810D1037</t>
   </si>
   <si>
-    <t>2.00%</t>
-[...8 lines deleted...]
-    <t>1.80%</t>
+    <t>2.09%</t>
   </si>
   <si>
     <t>ADAPTIVE BIOTECHNOLOGIES CORP COM       USD0.0001</t>
   </si>
   <si>
     <t>US00650F1093</t>
   </si>
   <si>
+    <t>1.95%</t>
+  </si>
+  <si>
     <t>IONIS PHARMACEUTICALS INC COM</t>
   </si>
   <si>
     <t>US4622221004</t>
   </si>
   <si>
-    <t>1.78%</t>
-[...26 lines deleted...]
-    <t>1.49%</t>
+    <t>1.89%</t>
+  </si>
+  <si>
+    <t>ALAMAR BIOSCIENCES INC</t>
+  </si>
+  <si>
+    <t>US0109111056</t>
+  </si>
+  <si>
+    <t>1.58%</t>
+  </si>
+  <si>
+    <t>PRIME MEDICINE INC</t>
+  </si>
+  <si>
+    <t>US74168J1016</t>
+  </si>
+  <si>
+    <t>1.29%</t>
+  </si>
+  <si>
+    <t>GENERATE BIOMEDICINES</t>
+  </si>
+  <si>
+    <t>US3709201004</t>
+  </si>
+  <si>
+    <t>1.28%</t>
+  </si>
+  <si>
+    <t>908 DEVICES INC COM</t>
+  </si>
+  <si>
+    <t>US65443P1021</t>
+  </si>
+  <si>
+    <t>1.10%</t>
   </si>
   <si>
     <t>CERUS CORP</t>
   </si>
   <si>
     <t>US1570851014</t>
   </si>
   <si>
-    <t>1.43%</t>
-[...8 lines deleted...]
-    <t>1.34%</t>
+    <t>1.04%</t>
   </si>
   <si>
     <t>PACIFIC BIOSCIENCES OF CALIFORNIA INC   COMMON STO</t>
   </si>
   <si>
     <t>US69404D1081</t>
   </si>
   <si>
-    <t>1.32%</t>
-[...34 lines deleted...]
-  <si>
     <t>0.83%</t>
   </si>
   <si>
+    <t>SCRIBE THERAPEUTICS INC</t>
+  </si>
+  <si>
+    <t>US8110331092</t>
+  </si>
+  <si>
+    <t>0.66%</t>
+  </si>
+  <si>
+    <t>FREENOME INC</t>
+  </si>
+  <si>
+    <t>US35661P1003</t>
+  </si>
+  <si>
+    <t>0.57%</t>
+  </si>
+  <si>
     <t>QUANTUM-SI INC CL A</t>
   </si>
   <si>
     <t>US74765K1051</t>
   </si>
   <si>
-    <t>0.61%</t>
-[...8 lines deleted...]
-    <t>0.39%</t>
+    <t>0.28%</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -954,233 +957,233 @@
         <v>8</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
         <v>57</v>
       </c>
       <c r="B21" t="s">
         <v>58</v>
       </c>
       <c r="C21" t="s">
         <v>59</v>
       </c>
       <c r="D21" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
         <v>60</v>
       </c>
       <c r="B22" t="s">
         <v>61</v>
       </c>
       <c r="C22" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="D22" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B23" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C23" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="D23" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B24" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C24" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="D24" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B25" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C25" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="D25" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B26" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C26" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="D26" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B27" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C27" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="D27" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B28" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C28" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="D28" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B29" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C29" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="D29" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B30" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C30" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="D30" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B31" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C31" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="D31" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B32" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="C32" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="D32" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B33" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="C33" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="D33" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B34" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="C34" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="D34" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B35" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="C35" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="D35" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>