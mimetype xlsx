--- v1 (2026-09-15)
+++ v2 (2026-10-05)
@@ -14,354 +14,354 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="102">
   <si>
-    <t>Data from 15/09/2026</t>
+    <t>Data from 05/10/2026</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>ISIN</t>
   </si>
   <si>
     <t>Weight</t>
   </si>
   <si>
     <t>Currency</t>
   </si>
   <si>
     <t>TWIST BIOSCIENCE CORP COM</t>
   </si>
   <si>
     <t>US90184D1000</t>
   </si>
   <si>
-    <t>8.79%</t>
+    <t>9.59%</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
     <t>TEMPUS AI</t>
   </si>
   <si>
     <t>US88023B1035</t>
   </si>
   <si>
-    <t>7.93%</t>
+    <t>8.70%</t>
   </si>
   <si>
     <t>10X GENOMICS INC CL A</t>
   </si>
   <si>
     <t>US88025U1097</t>
   </si>
   <si>
-    <t>7.50%</t>
+    <t>8.29%</t>
+  </si>
+  <si>
+    <t>ABSCI</t>
+  </si>
+  <si>
+    <t>US00091E1091</t>
+  </si>
+  <si>
+    <t>5.30%</t>
   </si>
   <si>
     <t>CRISPR THERAPEUTICS AG COM CHF0.03</t>
   </si>
   <si>
     <t>CH0334081137</t>
   </si>
   <si>
-    <t>5.58%</t>
+    <t>5.05%</t>
+  </si>
+  <si>
+    <t>ILLUMINA INC COM</t>
+  </si>
+  <si>
+    <t>US4523271090</t>
+  </si>
+  <si>
+    <t>4.95%</t>
+  </si>
+  <si>
+    <t>NATERA INC COM</t>
+  </si>
+  <si>
+    <t>US6323071042</t>
+  </si>
+  <si>
+    <t>4.91%</t>
+  </si>
+  <si>
+    <t>CAREDX INC COM</t>
+  </si>
+  <si>
+    <t>US14167L1035</t>
+  </si>
+  <si>
+    <t>4.87%</t>
   </si>
   <si>
     <t>PERSONALIS INC COM</t>
   </si>
   <si>
     <t>US71535D1063</t>
   </si>
   <si>
-    <t>5.06%</t>
-[...35 lines deleted...]
-    <t>4.43%</t>
+    <t>4.29%</t>
   </si>
   <si>
     <t>ELI LILLY &amp; CO</t>
   </si>
   <si>
     <t>US5324571083</t>
   </si>
   <si>
-    <t>4.34%</t>
+    <t>3.75%</t>
+  </si>
+  <si>
+    <t>GUARDANT HEALTH INC COM</t>
+  </si>
+  <si>
+    <t>US40131M1099</t>
+  </si>
+  <si>
+    <t>3.09%</t>
+  </si>
+  <si>
+    <t>BEAM THERAPEUTICS INC COM</t>
+  </si>
+  <si>
+    <t>US07373V1052</t>
+  </si>
+  <si>
+    <t>2.91%</t>
+  </si>
+  <si>
+    <t>INTELLIA THERAPEUTICS INC COM</t>
+  </si>
+  <si>
+    <t>US45826J1051</t>
+  </si>
+  <si>
+    <t>2.84%</t>
+  </si>
+  <si>
+    <t>SCHRODINGER INC COM</t>
+  </si>
+  <si>
+    <t>US80810D1037</t>
+  </si>
+  <si>
+    <t>2.81%</t>
+  </si>
+  <si>
+    <t>RECURSION PHARMACEUTICALS INC</t>
+  </si>
+  <si>
+    <t>US75629V1044</t>
+  </si>
+  <si>
+    <t>2.76%</t>
   </si>
   <si>
     <t>COMPASS PATHWAYS PLC SPONSORED ADS      REPSTG SHS</t>
   </si>
   <si>
     <t>US20451W1018</t>
   </si>
   <si>
-    <t>3.92%</t>
-[...26 lines deleted...]
-    <t>3.01%</t>
+    <t>2.75%</t>
+  </si>
+  <si>
+    <t>VERACYTE INC COM</t>
+  </si>
+  <si>
+    <t>US92337F1075</t>
+  </si>
+  <si>
+    <t>2.36%</t>
+  </si>
+  <si>
+    <t>BUTTERFLY NETWORK INC CL A</t>
+  </si>
+  <si>
+    <t>US1241551027</t>
+  </si>
+  <si>
+    <t>2.25%</t>
   </si>
   <si>
     <t>NURIX THERAPEUTICS INC COM</t>
   </si>
   <si>
     <t>US67080M1036</t>
   </si>
   <si>
-    <t>2.64%</t>
-[...8 lines deleted...]
-    <t>2.54%</t>
+    <t>2.04%</t>
+  </si>
+  <si>
+    <t>ADAPTIVE BIOTECHNOLOGIES CORP COM       USD0.0001</t>
+  </si>
+  <si>
+    <t>US00650F1093</t>
+  </si>
+  <si>
+    <t>1.93%</t>
   </si>
   <si>
     <t>GENEDX HOLDINGS CORPT)</t>
   </si>
   <si>
     <t>US81663L2007</t>
   </si>
   <si>
-    <t>2.42%</t>
-[...8 lines deleted...]
-    <t>2.19%</t>
+    <t>1.75%</t>
+  </si>
+  <si>
+    <t>IONIS PHARMACEUTICALS INC COM</t>
+  </si>
+  <si>
+    <t>US4622221004</t>
+  </si>
+  <si>
+    <t>1.66%</t>
+  </si>
+  <si>
+    <t>ALAMAR BIOSCIENCES INC</t>
+  </si>
+  <si>
+    <t>US0109111056</t>
+  </si>
+  <si>
+    <t>1.64%</t>
   </si>
   <si>
     <t>ARCTURUS THERAPEUTICS HLDGS INC COM</t>
   </si>
   <si>
     <t>US03969T1097</t>
   </si>
   <si>
-    <t>2.18%</t>
-[...44 lines deleted...]
-    <t>1.58%</t>
+    <t>1.63%</t>
+  </si>
+  <si>
+    <t>PACIFIC BIOSCIENCES OF CALIFORNIA INC   COMMON STO</t>
+  </si>
+  <si>
+    <t>US69404D1081</t>
+  </si>
+  <si>
+    <t>1.36%</t>
+  </si>
+  <si>
+    <t>908 DEVICES INC COM</t>
+  </si>
+  <si>
+    <t>US65443P1021</t>
+  </si>
+  <si>
+    <t>1.24%</t>
   </si>
   <si>
     <t>PRIME MEDICINE INC</t>
   </si>
   <si>
     <t>US74168J1016</t>
   </si>
   <si>
-    <t>1.29%</t>
+    <t>1.04%</t>
   </si>
   <si>
     <t>GENERATE BIOMEDICINES</t>
   </si>
   <si>
     <t>US3709201004</t>
   </si>
   <si>
-    <t>1.28%</t>
-[...8 lines deleted...]
-    <t>1.10%</t>
+    <t>0.94%</t>
   </si>
   <si>
     <t>CERUS CORP</t>
   </si>
   <si>
     <t>US1570851014</t>
   </si>
   <si>
-    <t>1.04%</t>
-[...8 lines deleted...]
-    <t>0.83%</t>
+    <t>0.80%</t>
   </si>
   <si>
     <t>SCRIBE THERAPEUTICS INC</t>
   </si>
   <si>
     <t>US8110331092</t>
   </si>
   <si>
-    <t>0.66%</t>
+    <t>0.56%</t>
   </si>
   <si>
     <t>FREENOME INC</t>
   </si>
   <si>
     <t>US35661P1003</t>
   </si>
   <si>
-    <t>0.57%</t>
+    <t>0.55%</t>
   </si>
   <si>
     <t>QUANTUM-SI INC CL A</t>
   </si>
   <si>
     <t>US74765K1051</t>
   </si>
   <si>
-    <t>0.28%</t>
+    <t>0.49%</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>