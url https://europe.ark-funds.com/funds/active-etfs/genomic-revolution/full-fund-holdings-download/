--- v2 (2026-10-05)
+++ v3 (2026-10-26)
@@ -12,356 +12,374 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="102">
-[...1 lines deleted...]
-    <t>Data from 05/10/2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="108">
+  <si>
+    <t>Data from 26/10/2026</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>ISIN</t>
   </si>
   <si>
     <t>Weight</t>
   </si>
   <si>
     <t>Currency</t>
   </si>
   <si>
+    <t>TEMPUS AI</t>
+  </si>
+  <si>
+    <t>US88023B1035</t>
+  </si>
+  <si>
+    <t>8.07%</t>
+  </si>
+  <si>
+    <t>USD</t>
+  </si>
+  <si>
     <t>TWIST BIOSCIENCE CORP COM</t>
   </si>
   <si>
     <t>US90184D1000</t>
   </si>
   <si>
-    <t>9.59%</t>
-[...11 lines deleted...]
-    <t>8.70%</t>
+    <t>7.47%</t>
   </si>
   <si>
     <t>10X GENOMICS INC CL A</t>
   </si>
   <si>
     <t>US88025U1097</t>
   </si>
   <si>
-    <t>8.29%</t>
+    <t>6.90%</t>
+  </si>
+  <si>
+    <t>ILLUMINA INC COM</t>
+  </si>
+  <si>
+    <t>US4523271090</t>
+  </si>
+  <si>
+    <t>5.45%</t>
+  </si>
+  <si>
+    <t>NATERA INC COM</t>
+  </si>
+  <si>
+    <t>US6323071042</t>
+  </si>
+  <si>
+    <t>5.36%</t>
+  </si>
+  <si>
+    <t>CRISPR THERAPEUTICS AG COM CHF0.03</t>
+  </si>
+  <si>
+    <t>CH0334081137</t>
+  </si>
+  <si>
+    <t>5.25%</t>
   </si>
   <si>
     <t>ABSCI</t>
   </si>
   <si>
     <t>US00091E1091</t>
   </si>
   <si>
-    <t>5.30%</t>
-[...26 lines deleted...]
-    <t>4.91%</t>
+    <t>4.83%</t>
+  </si>
+  <si>
+    <t>ELI LILLY &amp; CO</t>
+  </si>
+  <si>
+    <t>US5324571083</t>
+  </si>
+  <si>
+    <t>4.79%</t>
   </si>
   <si>
     <t>CAREDX INC COM</t>
   </si>
   <si>
     <t>US14167L1035</t>
   </si>
   <si>
-    <t>4.87%</t>
+    <t>4.46%</t>
+  </si>
+  <si>
+    <t>VERACYTE INC COM</t>
+  </si>
+  <si>
+    <t>US92337F1075</t>
+  </si>
+  <si>
+    <t>3.77%</t>
+  </si>
+  <si>
+    <t>BEAM THERAPEUTICS INC COM</t>
+  </si>
+  <si>
+    <t>US07373V1052</t>
+  </si>
+  <si>
+    <t>3.42%</t>
+  </si>
+  <si>
+    <t>GUARDANT HEALTH INC COM</t>
+  </si>
+  <si>
+    <t>US40131M1099</t>
+  </si>
+  <si>
+    <t>3.32%</t>
+  </si>
+  <si>
+    <t>NURIX THERAPEUTICS INC COM</t>
+  </si>
+  <si>
+    <t>US67080M1036</t>
+  </si>
+  <si>
+    <t>3.19%</t>
+  </si>
+  <si>
+    <t>COMPASS PATHWAYS PLC SPONSORED ADS      REPSTG SHS</t>
+  </si>
+  <si>
+    <t>US20451W1018</t>
+  </si>
+  <si>
+    <t>3.17%</t>
+  </si>
+  <si>
+    <t>RECURSION PHARMACEUTICALS INC</t>
+  </si>
+  <si>
+    <t>US75629V1044</t>
+  </si>
+  <si>
+    <t>2.99%</t>
+  </si>
+  <si>
+    <t>INTELLIA THERAPEUTICS INC COM</t>
+  </si>
+  <si>
+    <t>US45826J1051</t>
+  </si>
+  <si>
+    <t>2.95%</t>
+  </si>
+  <si>
+    <t>SCHRODINGER INC COM</t>
+  </si>
+  <si>
+    <t>US80810D1037</t>
+  </si>
+  <si>
+    <t>2.34%</t>
+  </si>
+  <si>
+    <t>BUTTERFLY NETWORK INC CL A</t>
+  </si>
+  <si>
+    <t>US1241551027</t>
+  </si>
+  <si>
+    <t>1.92%</t>
+  </si>
+  <si>
+    <t>IONIS PHARMACEUTICALS INC COM</t>
+  </si>
+  <si>
+    <t>US4622221004</t>
+  </si>
+  <si>
+    <t>1.87%</t>
+  </si>
+  <si>
+    <t>ADAPTIVE BIOTECHNOLOGIES CORP COM       USD0.0001</t>
+  </si>
+  <si>
+    <t>US00650F1093</t>
+  </si>
+  <si>
+    <t>1.85%</t>
+  </si>
+  <si>
+    <t>GENEDX HOLDINGS CORPT)</t>
+  </si>
+  <si>
+    <t>US81663L2007</t>
+  </si>
+  <si>
+    <t>1.80%</t>
+  </si>
+  <si>
+    <t>ALAMAR BIOSCIENCES INC</t>
+  </si>
+  <si>
+    <t>US0109111056</t>
+  </si>
+  <si>
+    <t>1.78%</t>
+  </si>
+  <si>
+    <t>ARCTURUS THERAPEUTICS HLDGS INC COM</t>
+  </si>
+  <si>
+    <t>US03969T1097</t>
+  </si>
+  <si>
+    <t>1.50%</t>
+  </si>
+  <si>
+    <t>PRIME MEDICINE INC</t>
+  </si>
+  <si>
+    <t>US74168J1016</t>
+  </si>
+  <si>
+    <t>1.45%</t>
   </si>
   <si>
     <t>PERSONALIS INC COM</t>
   </si>
   <si>
     <t>US71535D1063</t>
   </si>
   <si>
-    <t>4.29%</t>
-[...134 lines deleted...]
-    <t>1.63%</t>
+    <t>1.34%</t>
   </si>
   <si>
     <t>PACIFIC BIOSCIENCES OF CALIFORNIA INC   COMMON STO</t>
   </si>
   <si>
     <t>US69404D1081</t>
   </si>
   <si>
-    <t>1.36%</t>
+    <t>1.26%</t>
   </si>
   <si>
     <t>908 DEVICES INC COM</t>
   </si>
   <si>
     <t>US65443P1021</t>
   </si>
   <si>
     <t>1.24%</t>
   </si>
   <si>
-    <t>PRIME MEDICINE INC</t>
-[...5 lines deleted...]
-    <t>1.04%</t>
+    <t>SCRIBE THERAPEUTICS INC</t>
+  </si>
+  <si>
+    <t>US8110331092</t>
+  </si>
+  <si>
+    <t>1.10%</t>
   </si>
   <si>
     <t>GENERATE BIOMEDICINES</t>
   </si>
   <si>
     <t>US3709201004</t>
   </si>
   <si>
-    <t>0.94%</t>
+    <t>0.98%</t>
+  </si>
+  <si>
+    <t>FREENOME INC</t>
+  </si>
+  <si>
+    <t>US35661P1003</t>
+  </si>
+  <si>
+    <t>0.96%</t>
+  </si>
+  <si>
+    <t>IAMBIC THERAPEUTICS</t>
+  </si>
+  <si>
+    <t>US45076A1016</t>
+  </si>
+  <si>
+    <t>0.93%</t>
   </si>
   <si>
     <t>CERUS CORP</t>
   </si>
   <si>
     <t>US1570851014</t>
   </si>
   <si>
-    <t>0.80%</t>
-[...14 lines deleted...]
-    <t>US35661P1003</t>
+    <t>0.91%</t>
+  </si>
+  <si>
+    <t>KYMERA THERAPEUTICS INC COM</t>
+  </si>
+  <si>
+    <t>US5015751044</t>
   </si>
   <si>
     <t>0.55%</t>
   </si>
   <si>
     <t>QUANTUM-SI INC CL A</t>
   </si>
   <si>
     <t>US74765K1051</t>
   </si>
   <si>
-    <t>0.49%</t>
+    <t>0.41%</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -664,51 +682,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D35"/>
+  <dimension ref="A1:D37"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="60.128174" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="10.568848" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>2</v>
       </c>
@@ -1142,50 +1160,78 @@
     <row r="34" spans="1:4">
       <c r="A34" t="s">
         <v>96</v>
       </c>
       <c r="B34" t="s">
         <v>97</v>
       </c>
       <c r="C34" t="s">
         <v>98</v>
       </c>
       <c r="D34" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" t="s">
         <v>99</v>
       </c>
       <c r="B35" t="s">
         <v>100</v>
       </c>
       <c r="C35" t="s">
         <v>101</v>
       </c>
       <c r="D35" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="36" spans="1:4">
+      <c r="A36" t="s">
+        <v>102</v>
+      </c>
+      <c r="B36" t="s">
+        <v>103</v>
+      </c>
+      <c r="C36" t="s">
+        <v>104</v>
+      </c>
+      <c r="D36" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="37" spans="1:4">
+      <c r="A37" t="s">
+        <v>105</v>
+      </c>
+      <c r="B37" t="s">
+        <v>106</v>
+      </c>
+      <c r="C37" t="s">
+        <v>107</v>
+      </c>
+      <c r="D37" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>