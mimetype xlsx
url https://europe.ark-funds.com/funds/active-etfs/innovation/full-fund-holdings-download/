--- v0 (2026-09-14)
+++ v1 (2026-10-05)
@@ -12,428 +12,437 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="126">
-[...1 lines deleted...]
-    <t>Data from 14/09/2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="129">
+  <si>
+    <t>Data from 05/10/2026</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>ISIN</t>
   </si>
   <si>
     <t>Weight</t>
   </si>
   <si>
     <t>Currency</t>
   </si>
   <si>
     <t>TESLA INC COM USD0.001</t>
   </si>
   <si>
     <t>US88160R1014</t>
   </si>
   <si>
-    <t>9.11%</t>
+    <t>9.05%</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
     <t>SPACE EXPLORATION TECHNOLOGIES CORP672740</t>
   </si>
   <si>
     <t>US84615Q1031</t>
   </si>
   <si>
-    <t>6.56%</t>
+    <t>6.37%</t>
   </si>
   <si>
     <t>ROBINHOOD MARKETS INC</t>
   </si>
   <si>
     <t>US7707001027</t>
   </si>
   <si>
-    <t>5.54%</t>
+    <t>5.13%</t>
+  </si>
+  <si>
+    <t>TEMPUS AI</t>
+  </si>
+  <si>
+    <t>US88023B1035</t>
+  </si>
+  <si>
+    <t>4.90%</t>
+  </si>
+  <si>
+    <t>CRISPR THERAPEUTICS AG COM CHF0.03</t>
+  </si>
+  <si>
+    <t>CH0334081137</t>
+  </si>
+  <si>
+    <t>4.72%</t>
+  </si>
+  <si>
+    <t>TWIST BIOSCIENCE CORP COM</t>
+  </si>
+  <si>
+    <t>US90184D1000</t>
+  </si>
+  <si>
+    <t>4.56%</t>
   </si>
   <si>
     <t>CIRCLE INTERNET GROUP INC</t>
   </si>
   <si>
     <t>US1725731079</t>
   </si>
   <si>
-    <t>5.20%</t>
-[...8 lines deleted...]
-    <t>4.77%</t>
+    <t>4.31%</t>
+  </si>
+  <si>
+    <t>COINBASE GLOBAL INC COM CL A</t>
+  </si>
+  <si>
+    <t>US19260Q1076</t>
+  </si>
+  <si>
+    <t>4.09%</t>
   </si>
   <si>
     <t>10X GENOMICS INC CL A</t>
   </si>
   <si>
     <t>US88025U1097</t>
   </si>
   <si>
-    <t>4.36%</t>
-[...26 lines deleted...]
-    <t>3.60%</t>
+    <t>3.71%</t>
+  </si>
+  <si>
+    <t>NVIDIA CORP COM</t>
+  </si>
+  <si>
+    <t>US67066G1040</t>
+  </si>
+  <si>
+    <t>3.46%</t>
   </si>
   <si>
     <t>ADVANCED MICRO DEVICES</t>
   </si>
   <si>
     <t>US0079031078</t>
   </si>
   <si>
-    <t>3.35%</t>
-[...8 lines deleted...]
-    <t>2.98%</t>
+    <t>3.14%</t>
+  </si>
+  <si>
+    <t>COREWEAVE</t>
+  </si>
+  <si>
+    <t>US21873S1087</t>
+  </si>
+  <si>
+    <t>2.91%</t>
+  </si>
+  <si>
+    <t>SHOPIFY INC</t>
+  </si>
+  <si>
+    <t>CA82509L1076</t>
+  </si>
+  <si>
+    <t>2.87%</t>
+  </si>
+  <si>
+    <t>META PLATFORMS INC CL A</t>
+  </si>
+  <si>
+    <t>US30303M1027</t>
+  </si>
+  <si>
+    <t>2.82%</t>
   </si>
   <si>
     <t>BEAM THERAPEUTICS INC COM</t>
   </si>
   <si>
     <t>US07373V1052</t>
   </si>
   <si>
-    <t>2.86%</t>
+    <t>2.70%</t>
   </si>
   <si>
     <t>BLOCK INC</t>
   </si>
   <si>
     <t>US8522341036</t>
   </si>
   <si>
-    <t>2.80%</t>
-[...17 lines deleted...]
-    <t>2.67%</t>
+    <t>2.43%</t>
   </si>
   <si>
     <t>AMAZON.COM</t>
   </si>
   <si>
     <t>US0231351067</t>
   </si>
   <si>
-    <t>2.60%</t>
+    <t>2.35%</t>
+  </si>
+  <si>
+    <t>INTELLIA THERAPEUTICS INC COM</t>
+  </si>
+  <si>
+    <t>US45826J1051</t>
+  </si>
+  <si>
+    <t>2.31%</t>
   </si>
   <si>
     <t>CEREBRAS SYSTEMS INC - A</t>
   </si>
   <si>
     <t>US15675D1037</t>
   </si>
   <si>
-    <t>2.58%</t>
-[...17 lines deleted...]
-    <t>2.39%</t>
+    <t>2.21%</t>
+  </si>
+  <si>
+    <t>PALANTIR TECHNOLOGIES INC CL A</t>
+  </si>
+  <si>
+    <t>US69608A1088</t>
+  </si>
+  <si>
+    <t>2.18%</t>
   </si>
   <si>
     <t>BULLISH</t>
   </si>
   <si>
     <t>KYG169101204</t>
   </si>
   <si>
-    <t>2.20%</t>
-[...5 lines deleted...]
-    <t>US69608A1088</t>
+    <t>1.98%</t>
+  </si>
+  <si>
+    <t>ILLUMINA INC COM</t>
+  </si>
+  <si>
+    <t>US4523271090</t>
+  </si>
+  <si>
+    <t>1.91%</t>
+  </si>
+  <si>
+    <t>BROADCOM INC COM</t>
+  </si>
+  <si>
+    <t>US11135F1012</t>
+  </si>
+  <si>
+    <t>1.77%</t>
   </si>
   <si>
     <t>BITMINE IMMERSION TECHS.</t>
   </si>
   <si>
     <t>US09175A2069</t>
   </si>
   <si>
-    <t>1.71%</t>
-[...17 lines deleted...]
-    <t>1.64%</t>
+    <t>1.66%</t>
+  </si>
+  <si>
+    <t>ROCKET LAB</t>
+  </si>
+  <si>
+    <t>US7731211089</t>
+  </si>
+  <si>
+    <t>1.46%</t>
   </si>
   <si>
     <t>ALPHABET INC</t>
   </si>
   <si>
     <t>US02079K1079</t>
   </si>
   <si>
-    <t>1.49%</t>
+    <t>1.40%</t>
+  </si>
+  <si>
+    <t>CLOUDFLARE INC COM USD0.001 CL A</t>
+  </si>
+  <si>
+    <t>US18915M1071</t>
+  </si>
+  <si>
+    <t>1.37%</t>
+  </si>
+  <si>
+    <t>TAIWAN SEMICONDUCTOR MANUFACTURING SPON ADS EACH R</t>
+  </si>
+  <si>
+    <t>US8740391003</t>
+  </si>
+  <si>
+    <t>1.31%</t>
+  </si>
+  <si>
+    <t>RECURSION PHARMACEUTICALS INC</t>
+  </si>
+  <si>
+    <t>US75629V1044</t>
+  </si>
+  <si>
+    <t>1.20%</t>
+  </si>
+  <si>
+    <t>NATERA INC COM</t>
+  </si>
+  <si>
+    <t>US6323071042</t>
+  </si>
+  <si>
+    <t>1.15%</t>
   </si>
   <si>
     <t>GENEDX HOLDINGS CORPT)</t>
   </si>
   <si>
     <t>US81663L2007</t>
   </si>
   <si>
-    <t>1.42%</t>
-[...17 lines deleted...]
-    <t>1.30%</t>
+    <t>1.13%</t>
+  </si>
+  <si>
+    <t>VERACYTE INC COM</t>
+  </si>
+  <si>
+    <t>US92337F1075</t>
+  </si>
+  <si>
+    <t>1.01%</t>
+  </si>
+  <si>
+    <t>CAMECO CORP COM</t>
+  </si>
+  <si>
+    <t>CA13321L1085</t>
+  </si>
+  <si>
+    <t>0.98%</t>
   </si>
   <si>
     <t>X-ENERGY INC</t>
   </si>
   <si>
     <t>US98386P1021</t>
   </si>
   <si>
-    <t>1.04%</t>
+    <t>0.93%</t>
+  </si>
+  <si>
+    <t>PACIFIC BIOSCIENCES OF CALIFORNIA INC   COMMON STO</t>
+  </si>
+  <si>
+    <t>US69404D1081</t>
+  </si>
+  <si>
+    <t>0.86%</t>
+  </si>
+  <si>
+    <t>TERADYNE INC COM</t>
+  </si>
+  <si>
+    <t>US8807701029</t>
+  </si>
+  <si>
+    <t>0.85%</t>
   </si>
   <si>
     <t>ARCHER AVIATION INC CL A</t>
   </si>
   <si>
     <t>US03945R1023</t>
   </si>
   <si>
-    <t>1.03%</t>
-[...23 lines deleted...]
-    <t>US7731211089</t>
+    <t>0.84%</t>
   </si>
   <si>
     <t>KRATOS DEFENSE &amp; SECURITY SOLUTIONS  INC</t>
   </si>
   <si>
     <t>US50077B2079</t>
   </si>
   <si>
-    <t>0.87%</t>
-[...23 lines deleted...]
-    <t>0.68%</t>
+    <t>0.74%</t>
+  </si>
+  <si>
+    <t>ELI LILLY &amp; CO</t>
+  </si>
+  <si>
+    <t>US5324571083</t>
+  </si>
+  <si>
+    <t>0.45%</t>
   </si>
   <si>
     <t>SOFI TECHNOLOGIES INC COM</t>
   </si>
   <si>
     <t>US83406F1021</t>
   </si>
   <si>
-    <t>0.53%</t>
-[...17 lines deleted...]
-    <t>0.47%</t>
+    <t>0.44%</t>
   </si>
   <si>
     <t>CERUS CORP</t>
   </si>
   <si>
     <t>US1570851014</t>
   </si>
   <si>
-    <t>0.36%</t>
+    <t>0.30%</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1057,331 +1066,331 @@
         <v>8</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
         <v>63</v>
       </c>
       <c r="B23" t="s">
         <v>64</v>
       </c>
       <c r="C23" t="s">
         <v>65</v>
       </c>
       <c r="D23" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
         <v>66</v>
       </c>
       <c r="B24" t="s">
         <v>67</v>
       </c>
       <c r="C24" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="D24" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B25" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C25" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="D25" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B26" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C26" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="D26" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B27" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C27" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="D27" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B28" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C28" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="D28" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B29" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C29" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="D29" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B30" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C30" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="D30" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B31" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C31" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="D31" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B32" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="C32" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="D32" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B33" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="C33" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="D33" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B34" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="C34" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="D34" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B35" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="C35" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="D35" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B36" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="C36" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="D36" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B37" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="C37" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="D37" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B38" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="C38" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="D38" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B39" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="C39" t="s">
-        <v>108</v>
+        <v>113</v>
       </c>
       <c r="D39" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="B40" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="C40" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="D40" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="B41" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="C41" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="D41" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="B42" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="C42" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="D42" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="B43" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="C43" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="D43" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="B44" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="C44" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="D44" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>