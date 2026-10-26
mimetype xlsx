--- v1 (2026-10-05)
+++ v2 (2026-10-26)
@@ -14,435 +14,435 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="129">
   <si>
-    <t>Data from 05/10/2026</t>
+    <t>Data from 26/10/2026</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>ISIN</t>
   </si>
   <si>
     <t>Weight</t>
   </si>
   <si>
     <t>Currency</t>
   </si>
   <si>
     <t>TESLA INC COM USD0.001</t>
   </si>
   <si>
     <t>US88160R1014</t>
   </si>
   <si>
-    <t>9.05%</t>
+    <t>9.84%</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
     <t>SPACE EXPLORATION TECHNOLOGIES CORP672740</t>
   </si>
   <si>
     <t>US84615Q1031</t>
   </si>
   <si>
-    <t>6.37%</t>
+    <t>6.48%</t>
+  </si>
+  <si>
+    <t>CIRCLE INTERNET GROUP INC</t>
+  </si>
+  <si>
+    <t>US1725731079</t>
+  </si>
+  <si>
+    <t>5.13%</t>
+  </si>
+  <si>
+    <t>CRISPR THERAPEUTICS AG COM CHF0.03</t>
+  </si>
+  <si>
+    <t>CH0334081137</t>
+  </si>
+  <si>
+    <t>4.76%</t>
+  </si>
+  <si>
+    <t>TEMPUS AI</t>
+  </si>
+  <si>
+    <t>US88023B1035</t>
+  </si>
+  <si>
+    <t>4.55%</t>
   </si>
   <si>
     <t>ROBINHOOD MARKETS INC</t>
   </si>
   <si>
     <t>US7707001027</t>
   </si>
   <si>
-    <t>5.13%</t>
-[...17 lines deleted...]
-    <t>4.72%</t>
+    <t>4.42%</t>
+  </si>
+  <si>
+    <t>COINBASE GLOBAL INC COM CL A</t>
+  </si>
+  <si>
+    <t>US19260Q1076</t>
+  </si>
+  <si>
+    <t>4.22%</t>
   </si>
   <si>
     <t>TWIST BIOSCIENCE CORP COM</t>
   </si>
   <si>
     <t>US90184D1000</t>
   </si>
   <si>
-    <t>4.56%</t>
-[...17 lines deleted...]
-    <t>4.09%</t>
+    <t>3.52%</t>
+  </si>
+  <si>
+    <t>NVIDIA CORP COM</t>
+  </si>
+  <si>
+    <t>US67066G1040</t>
+  </si>
+  <si>
+    <t>3.51%</t>
+  </si>
+  <si>
+    <t>SHOPIFY INC</t>
+  </si>
+  <si>
+    <t>CA82509L1076</t>
+  </si>
+  <si>
+    <t>3.30%</t>
+  </si>
+  <si>
+    <t>BEAM THERAPEUTICS INC COM</t>
+  </si>
+  <si>
+    <t>US07373V1052</t>
+  </si>
+  <si>
+    <t>3.02%</t>
+  </si>
+  <si>
+    <t>META PLATFORMS INC CL A</t>
+  </si>
+  <si>
+    <t>US30303M1027</t>
+  </si>
+  <si>
+    <t>3.01%</t>
   </si>
   <si>
     <t>10X GENOMICS INC CL A</t>
   </si>
   <si>
     <t>US88025U1097</t>
   </si>
   <si>
-    <t>3.71%</t>
-[...8 lines deleted...]
-    <t>3.46%</t>
+    <t>2.96%</t>
   </si>
   <si>
     <t>ADVANCED MICRO DEVICES</t>
   </si>
   <si>
     <t>US0079031078</t>
   </si>
   <si>
-    <t>3.14%</t>
+    <t>2.81%</t>
+  </si>
+  <si>
+    <t>BLOCK INC</t>
+  </si>
+  <si>
+    <t>US8522341036</t>
+  </si>
+  <si>
+    <t>2.78%</t>
   </si>
   <si>
     <t>COREWEAVE</t>
   </si>
   <si>
     <t>US21873S1087</t>
   </si>
   <si>
-    <t>2.91%</t>
-[...35 lines deleted...]
-    <t>2.43%</t>
+    <t>2.51%</t>
   </si>
   <si>
     <t>AMAZON.COM</t>
   </si>
   <si>
     <t>US0231351067</t>
   </si>
   <si>
+    <t>2.46%</t>
+  </si>
+  <si>
+    <t>INTELLIA THERAPEUTICS INC COM</t>
+  </si>
+  <si>
+    <t>US45826J1051</t>
+  </si>
+  <si>
     <t>2.35%</t>
   </si>
   <si>
-    <t>INTELLIA THERAPEUTICS INC COM</t>
-[...5 lines deleted...]
-    <t>2.31%</t>
+    <t>PALANTIR TECHNOLOGIES INC CL A</t>
+  </si>
+  <si>
+    <t>US69608A1088</t>
+  </si>
+  <si>
+    <t>2.26%</t>
+  </si>
+  <si>
+    <t>ILLUMINA INC COM</t>
+  </si>
+  <si>
+    <t>US4523271090</t>
+  </si>
+  <si>
+    <t>2.11%</t>
+  </si>
+  <si>
+    <t>BULLISH</t>
+  </si>
+  <si>
+    <t>KYG169101204</t>
+  </si>
+  <si>
+    <t>1.88%</t>
+  </si>
+  <si>
+    <t>BROADCOM INC COM</t>
+  </si>
+  <si>
+    <t>US11135F1012</t>
+  </si>
+  <si>
+    <t>1.80%</t>
   </si>
   <si>
     <t>CEREBRAS SYSTEMS INC - A</t>
   </si>
   <si>
     <t>US15675D1037</t>
   </si>
   <si>
-    <t>2.21%</t>
-[...35 lines deleted...]
-    <t>1.77%</t>
+    <t>1.70%</t>
   </si>
   <si>
     <t>BITMINE IMMERSION TECHS.</t>
   </si>
   <si>
     <t>US09175A2069</t>
   </si>
   <si>
-    <t>1.66%</t>
+    <t>1.59%</t>
+  </si>
+  <si>
+    <t>RECURSION PHARMACEUTICALS INC</t>
+  </si>
+  <si>
+    <t>US75629V1044</t>
+  </si>
+  <si>
+    <t>1.48%</t>
+  </si>
+  <si>
+    <t>ALPHABET INC</t>
+  </si>
+  <si>
+    <t>US02079K1079</t>
+  </si>
+  <si>
+    <t>1.47%</t>
+  </si>
+  <si>
+    <t>CLOUDFLARE INC COM USD0.001 CL A</t>
+  </si>
+  <si>
+    <t>US18915M1071</t>
+  </si>
+  <si>
+    <t>1.33%</t>
+  </si>
+  <si>
+    <t>TAIWAN SEMICONDUCTOR MANUFACTURING SPON ADS EACH R</t>
+  </si>
+  <si>
+    <t>US8740391003</t>
+  </si>
+  <si>
+    <t>1.28%</t>
+  </si>
+  <si>
+    <t>NATERA INC COM</t>
+  </si>
+  <si>
+    <t>US6323071042</t>
+  </si>
+  <si>
+    <t>1.26%</t>
   </si>
   <si>
     <t>ROCKET LAB</t>
   </si>
   <si>
     <t>US7731211089</t>
   </si>
   <si>
-    <t>1.46%</t>
-[...44 lines deleted...]
-    <t>1.15%</t>
+    <t>1.23%</t>
   </si>
   <si>
     <t>GENEDX HOLDINGS CORPT)</t>
   </si>
   <si>
     <t>US81663L2007</t>
   </si>
   <si>
+    <t>1.16%</t>
+  </si>
+  <si>
+    <t>VERACYTE INC COM</t>
+  </si>
+  <si>
+    <t>US92337F1075</t>
+  </si>
+  <si>
     <t>1.13%</t>
   </si>
   <si>
-    <t>VERACYTE INC COM</t>
-[...7 lines deleted...]
-  <si>
     <t>CAMECO CORP COM</t>
   </si>
   <si>
     <t>CA13321L1085</t>
   </si>
   <si>
-    <t>0.98%</t>
+    <t>1.02%</t>
+  </si>
+  <si>
+    <t>KRATOS DEFENSE &amp; SECURITY SOLUTIONS  INC</t>
+  </si>
+  <si>
+    <t>US50077B2079</t>
+  </si>
+  <si>
+    <t>0.94%</t>
   </si>
   <si>
     <t>X-ENERGY INC</t>
   </si>
   <si>
     <t>US98386P1021</t>
   </si>
   <si>
-    <t>0.93%</t>
+    <t>0.87%</t>
+  </si>
+  <si>
+    <t>ARCHER AVIATION INC CL A</t>
+  </si>
+  <si>
+    <t>US03945R1023</t>
+  </si>
+  <si>
+    <t>0.82%</t>
   </si>
   <si>
     <t>PACIFIC BIOSCIENCES OF CALIFORNIA INC   COMMON STO</t>
   </si>
   <si>
     <t>US69404D1081</t>
   </si>
   <si>
-    <t>0.86%</t>
+    <t>0.80%</t>
   </si>
   <si>
     <t>TERADYNE INC COM</t>
   </si>
   <si>
     <t>US8807701029</t>
   </si>
   <si>
-    <t>0.85%</t>
-[...17 lines deleted...]
-    <t>0.74%</t>
+    <t>0.65%</t>
   </si>
   <si>
     <t>ELI LILLY &amp; CO</t>
   </si>
   <si>
     <t>US5324571083</t>
   </si>
   <si>
-    <t>0.45%</t>
+    <t>0.57%</t>
   </si>
   <si>
     <t>SOFI TECHNOLOGIES INC COM</t>
   </si>
   <si>
     <t>US83406F1021</t>
   </si>
   <si>
-    <t>0.44%</t>
+    <t>0.46%</t>
   </si>
   <si>
     <t>CERUS CORP</t>
   </si>
   <si>
     <t>US1570851014</t>
   </si>
   <si>
-    <t>0.30%</t>
+    <t>0.34%</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>