--- v0 (2026-05-12)
+++ v1 (2026-06-04)
@@ -12,335 +12,332 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="95">
-[...1 lines deleted...]
-    <t>Data from 12/05/2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="94">
+  <si>
+    <t>Data from 04/06/2026</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>ISIN</t>
   </si>
   <si>
     <t>Weight</t>
   </si>
   <si>
     <t>Currency</t>
   </si>
   <si>
     <t>ADVANCED MICRO DEVICES</t>
   </si>
   <si>
     <t>US0079031078</t>
   </si>
   <si>
-    <t>8.28%</t>
+    <t>8.70%</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
     <t>ROCKET LAB</t>
   </si>
   <si>
     <t>US7731211089</t>
   </si>
   <si>
-    <t>7.96%</t>
+    <t>7.52%</t>
   </si>
   <si>
     <t>TERADYNE INC COM</t>
   </si>
   <si>
     <t>US8807701029</t>
   </si>
   <si>
-    <t>7.69%</t>
+    <t>7.29%</t>
   </si>
   <si>
     <t>L3HARRIS TECHNOLOGIES INC COM</t>
   </si>
   <si>
     <t>US5024311095</t>
   </si>
   <si>
-    <t>7.01%</t>
+    <t>6.88%</t>
   </si>
   <si>
     <t>KRATOS DEFENSE &amp; SECURITY SOLUTIONS  INC</t>
   </si>
   <si>
     <t>US50077B2079</t>
   </si>
   <si>
-    <t>5.29%</t>
+    <t>5.96%</t>
+  </si>
+  <si>
+    <t>IRIDIUM COMMUNICATIONS INC COM</t>
+  </si>
+  <si>
+    <t>US46269C1027</t>
+  </si>
+  <si>
+    <t>4.52%</t>
+  </si>
+  <si>
+    <t>INTUITIVE MACHS INC CL A</t>
+  </si>
+  <si>
+    <t>US46125A1007</t>
+  </si>
+  <si>
+    <t>4.41%</t>
   </si>
   <si>
     <t>AMAZON.COM</t>
   </si>
   <si>
     <t>US0231351067</t>
   </si>
   <si>
-    <t>4.66%</t>
+    <t>4.27%</t>
+  </si>
+  <si>
+    <t>AEROVIRONMENT INC COM</t>
+  </si>
+  <si>
+    <t>US0080731088</t>
   </si>
   <si>
     <t>ALPHABET INC</t>
   </si>
   <si>
     <t>US02079K1079</t>
   </si>
   <si>
-    <t>4.29%</t>
-[...8 lines deleted...]
-    <t>4.13%</t>
+    <t>3.78%</t>
   </si>
   <si>
     <t>DEERE &amp; CO.  COMMON STOCK  $1 PAR</t>
   </si>
   <si>
     <t>US2441991054</t>
   </si>
   <si>
-    <t>4.00%</t>
-[...8 lines deleted...]
-    <t>3.80%</t>
+    <t>3.75%</t>
+  </si>
+  <si>
+    <t>NVIDIA CORP COM</t>
+  </si>
+  <si>
+    <t>US67066G1040</t>
+  </si>
+  <si>
+    <t>3.60%</t>
+  </si>
+  <si>
+    <t>ARCHER AVIATION INC CL A</t>
+  </si>
+  <si>
+    <t>US03945R1023</t>
+  </si>
+  <si>
+    <t>3.49%</t>
+  </si>
+  <si>
+    <t>JOBY AVIATION INC</t>
+  </si>
+  <si>
+    <t>KYG651631007</t>
+  </si>
+  <si>
+    <t>3.41%</t>
   </si>
   <si>
     <t>KOMATSU NPV</t>
   </si>
   <si>
     <t>JP3304200003</t>
   </si>
   <si>
-    <t>3.60%</t>
+    <t>3.35%</t>
   </si>
   <si>
     <t>JPY</t>
   </si>
   <si>
-    <t>AEROVIRONMENT INC COM</t>
-[...31 lines deleted...]
-  <si>
     <t>TRIMBLE INC COM</t>
   </si>
   <si>
     <t>US8962391004</t>
   </si>
   <si>
-    <t>3.17%</t>
+    <t>3.00%</t>
   </si>
   <si>
     <t>PALANTIR TECHNOLOGIES INC CL A</t>
   </si>
   <si>
     <t>US69608A1088</t>
   </si>
   <si>
-    <t>2.80%</t>
+    <t>2.96%</t>
+  </si>
+  <si>
+    <t>TAIWAN SEMICONDUCTOR MANUFACTURING SPON ADS EACH R</t>
+  </si>
+  <si>
+    <t>US8740391003</t>
+  </si>
+  <si>
+    <t>2.33%</t>
   </si>
   <si>
     <t>TESLA INC COM USD0.001</t>
   </si>
   <si>
     <t>US88160R1014</t>
   </si>
   <si>
-    <t>2.44%</t>
+    <t>2.24%</t>
   </si>
   <si>
     <t>THALES SA</t>
   </si>
   <si>
     <t>FR0000121329</t>
   </si>
   <si>
-    <t>2.23%</t>
+    <t>2.12%</t>
   </si>
   <si>
     <t>EUR</t>
   </si>
   <si>
-    <t>TAIWAN SEMICONDUCTOR MANUFACTURING SPON ADS EACH R</t>
-[...5 lines deleted...]
-    <t>2.21%</t>
+    <t>HEICO CORP NEW COM</t>
+  </si>
+  <si>
+    <t>US4228061093</t>
+  </si>
+  <si>
+    <t>1.81%</t>
   </si>
   <si>
     <t>GARMIN LTD COMMON STOCK</t>
   </si>
   <si>
     <t>CH0114405324</t>
   </si>
   <si>
-    <t>1.91%</t>
-[...8 lines deleted...]
-    <t>1.66%</t>
+    <t>1.80%</t>
   </si>
   <si>
     <t>TELEDYNE TECHNOLOGIES INC COM</t>
   </si>
   <si>
     <t>US8793601050</t>
   </si>
   <si>
-    <t>1.55%</t>
+    <t>1.44%</t>
+  </si>
+  <si>
+    <t>HONEYWELL INTL INC COM</t>
+  </si>
+  <si>
+    <t>US4385161066</t>
+  </si>
+  <si>
+    <t>1.21%</t>
+  </si>
+  <si>
+    <t>DOORDASH INC CL A</t>
+  </si>
+  <si>
+    <t>US25809K1051</t>
+  </si>
+  <si>
+    <t>1.19%</t>
+  </si>
+  <si>
+    <t>SYNOPSYS INC COM</t>
+  </si>
+  <si>
+    <t>US8716071076</t>
   </si>
   <si>
     <t>X-ENERGY INC</t>
   </si>
   <si>
     <t>US98386P1021</t>
   </si>
   <si>
-    <t>1.48%</t>
+    <t>1.18%</t>
   </si>
   <si>
     <t>JD LOGISTICS INC COMSTK</t>
   </si>
   <si>
     <t>KYG5074S1012</t>
   </si>
   <si>
-    <t>1.38%</t>
+    <t>1.17%</t>
   </si>
   <si>
     <t>HKD</t>
   </si>
   <si>
-    <t>SYNOPSYS INC COM</t>
-[...25 lines deleted...]
-  <si>
     <t>AIRBUS SE EUR1</t>
   </si>
   <si>
     <t>NL0000235190</t>
   </si>
   <si>
-    <t>0.97%</t>
+    <t>0.90%</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -796,138 +793,138 @@
         <v>8</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
         <v>27</v>
       </c>
       <c r="B11" t="s">
         <v>28</v>
       </c>
       <c r="C11" t="s">
         <v>29</v>
       </c>
       <c r="D11" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
         <v>30</v>
       </c>
       <c r="B12" t="s">
         <v>31</v>
       </c>
       <c r="C12" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="D12" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
+        <v>32</v>
+      </c>
+      <c r="B13" t="s">
         <v>33</v>
       </c>
-      <c r="B13" t="s">
+      <c r="C13" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
       <c r="D13" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
+        <v>35</v>
+      </c>
+      <c r="B14" t="s">
         <v>36</v>
       </c>
-      <c r="B14" t="s">
+      <c r="C14" t="s">
         <v>37</v>
       </c>
-      <c r="C14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D14" t="s">
-        <v>39</v>
+        <v>8</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
+        <v>38</v>
+      </c>
+      <c r="B15" t="s">
+        <v>39</v>
+      </c>
+      <c r="C15" t="s">
         <v>40</v>
-      </c>
-[...4 lines deleted...]
-        <v>38</v>
       </c>
       <c r="D15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
+        <v>41</v>
+      </c>
+      <c r="B16" t="s">
         <v>42</v>
       </c>
-      <c r="B16" t="s">
+      <c r="C16" t="s">
         <v>43</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
       <c r="D16" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
+        <v>44</v>
+      </c>
+      <c r="B17" t="s">
         <v>45</v>
       </c>
-      <c r="B17" t="s">
+      <c r="C17" t="s">
         <v>46</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
       <c r="D17" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
+        <v>47</v>
+      </c>
+      <c r="B18" t="s">
         <v>48</v>
       </c>
-      <c r="B18" t="s">
+      <c r="C18" t="s">
         <v>49</v>
       </c>
-      <c r="C18" t="s">
+      <c r="D18" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>8</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
         <v>51</v>
       </c>
       <c r="B19" t="s">
         <v>52</v>
       </c>
       <c r="C19" t="s">
         <v>53</v>
       </c>
       <c r="D19" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
         <v>54</v>
       </c>
       <c r="B20" t="s">
         <v>55</v>
       </c>
       <c r="C20" t="s">
         <v>56</v>
@@ -939,65 +936,65 @@
     <row r="21" spans="1:4">
       <c r="A21" t="s">
         <v>57</v>
       </c>
       <c r="B21" t="s">
         <v>58</v>
       </c>
       <c r="C21" t="s">
         <v>59</v>
       </c>
       <c r="D21" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
         <v>60</v>
       </c>
       <c r="B22" t="s">
         <v>61</v>
       </c>
       <c r="C22" t="s">
         <v>62</v>
       </c>
       <c r="D22" t="s">
-        <v>63</v>
+        <v>8</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
+        <v>63</v>
+      </c>
+      <c r="B23" t="s">
         <v>64</v>
       </c>
-      <c r="B23" t="s">
+      <c r="C23" t="s">
         <v>65</v>
       </c>
-      <c r="C23" t="s">
+      <c r="D23" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>8</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
         <v>67</v>
       </c>
       <c r="B24" t="s">
         <v>68</v>
       </c>
       <c r="C24" t="s">
         <v>69</v>
       </c>
       <c r="D24" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" t="s">
         <v>70</v>
       </c>
       <c r="B25" t="s">
         <v>71</v>
       </c>
       <c r="C25" t="s">
         <v>72</v>
@@ -1023,107 +1020,107 @@
     <row r="27" spans="1:4">
       <c r="A27" t="s">
         <v>76</v>
       </c>
       <c r="B27" t="s">
         <v>77</v>
       </c>
       <c r="C27" t="s">
         <v>78</v>
       </c>
       <c r="D27" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" t="s">
         <v>79</v>
       </c>
       <c r="B28" t="s">
         <v>80</v>
       </c>
       <c r="C28" t="s">
         <v>81</v>
       </c>
       <c r="D28" t="s">
-        <v>82</v>
+        <v>8</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" t="s">
+        <v>82</v>
+      </c>
+      <c r="B29" t="s">
         <v>83</v>
       </c>
-      <c r="B29" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C29" t="s">
-        <v>85</v>
+        <v>81</v>
       </c>
       <c r="D29" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" t="s">
+        <v>84</v>
+      </c>
+      <c r="B30" t="s">
+        <v>85</v>
+      </c>
+      <c r="C30" t="s">
         <v>86</v>
-      </c>
-[...4 lines deleted...]
-        <v>88</v>
       </c>
       <c r="D30" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" t="s">
+        <v>87</v>
+      </c>
+      <c r="B31" t="s">
+        <v>88</v>
+      </c>
+      <c r="C31" t="s">
         <v>89</v>
       </c>
-      <c r="B31" t="s">
+      <c r="D31" t="s">
         <v>90</v>
-      </c>
-[...4 lines deleted...]
-        <v>8</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" t="s">
+        <v>91</v>
+      </c>
+      <c r="B32" t="s">
         <v>92</v>
       </c>
-      <c r="B32" t="s">
+      <c r="C32" t="s">
         <v>93</v>
       </c>
-      <c r="C32" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D32" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">