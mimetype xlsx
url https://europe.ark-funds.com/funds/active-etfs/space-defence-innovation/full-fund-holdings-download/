--- v1 (2026-06-04)
+++ v2 (2026-09-17)
@@ -12,332 +12,356 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="94">
-[...1 lines deleted...]
-    <t>Data from 04/06/2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="102">
+  <si>
+    <t>Data from 17/09/2026</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>ISIN</t>
   </si>
   <si>
     <t>Weight</t>
   </si>
   <si>
     <t>Currency</t>
   </si>
   <si>
+    <t>SPACE EXPLORATION TECHNOLOGIES CORP672740</t>
+  </si>
+  <si>
+    <t>US84615Q1031</t>
+  </si>
+  <si>
+    <t>9.97%</t>
+  </si>
+  <si>
+    <t>USD</t>
+  </si>
+  <si>
     <t>ADVANCED MICRO DEVICES</t>
   </si>
   <si>
     <t>US0079031078</t>
   </si>
   <si>
-    <t>8.70%</t>
-[...2 lines deleted...]
-    <t>USD</t>
+    <t>6.62%</t>
+  </si>
+  <si>
+    <t>L3HARRIS TECHNOLOGIES INC COM</t>
+  </si>
+  <si>
+    <t>US5024311095</t>
+  </si>
+  <si>
+    <t>6.16%</t>
+  </si>
+  <si>
+    <t>KRATOS DEFENSE &amp; SECURITY SOLUTIONS  INC</t>
+  </si>
+  <si>
+    <t>US50077B2079</t>
+  </si>
+  <si>
+    <t>5.93%</t>
   </si>
   <si>
     <t>ROCKET LAB</t>
   </si>
   <si>
     <t>US7731211089</t>
   </si>
   <si>
-    <t>7.52%</t>
+    <t>5.18%</t>
+  </si>
+  <si>
+    <t>NVIDIA CORP COM</t>
+  </si>
+  <si>
+    <t>US67066G1040</t>
+  </si>
+  <si>
+    <t>4.91%</t>
+  </si>
+  <si>
+    <t>AMAZON.COM</t>
+  </si>
+  <si>
+    <t>US0231351067</t>
+  </si>
+  <si>
+    <t>4.87%</t>
+  </si>
+  <si>
+    <t>AEROVIRONMENT INC COM</t>
+  </si>
+  <si>
+    <t>US0080731088</t>
+  </si>
+  <si>
+    <t>4.53%</t>
+  </si>
+  <si>
+    <t>ALPHABET INC</t>
+  </si>
+  <si>
+    <t>US02079K1079</t>
+  </si>
+  <si>
+    <t>4.37%</t>
+  </si>
+  <si>
+    <t>KOMATSU NPV</t>
+  </si>
+  <si>
+    <t>JP3304200003</t>
+  </si>
+  <si>
+    <t>4.01%</t>
+  </si>
+  <si>
+    <t>JPY</t>
   </si>
   <si>
     <t>TERADYNE INC COM</t>
   </si>
   <si>
     <t>US8807701029</t>
   </si>
   <si>
-    <t>7.29%</t>
-[...17 lines deleted...]
-    <t>5.96%</t>
+    <t>3.98%</t>
+  </si>
+  <si>
+    <t>DEERE &amp; CO.  COMMON STOCK  $1 PAR</t>
+  </si>
+  <si>
+    <t>US2441991054</t>
+  </si>
+  <si>
+    <t>3.69%</t>
+  </si>
+  <si>
+    <t>PALANTIR TECHNOLOGIES INC CL A</t>
+  </si>
+  <si>
+    <t>US69608A1088</t>
+  </si>
+  <si>
+    <t>3.48%</t>
+  </si>
+  <si>
+    <t>TRIMBLE INC COM</t>
+  </si>
+  <si>
+    <t>US8962391004</t>
+  </si>
+  <si>
+    <t>3.42%</t>
+  </si>
+  <si>
+    <t>TESLA INC COM USD0.001</t>
+  </si>
+  <si>
+    <t>US88160R1014</t>
+  </si>
+  <si>
+    <t>3.12%</t>
+  </si>
+  <si>
+    <t>ARCHER AVIATION INC CL A</t>
+  </si>
+  <si>
+    <t>US03945R1023</t>
+  </si>
+  <si>
+    <t>2.82%</t>
+  </si>
+  <si>
+    <t>TAIWAN SEMICONDUCTOR MANUFACTURING SPON ADS EACH R</t>
+  </si>
+  <si>
+    <t>US8740391003</t>
+  </si>
+  <si>
+    <t>2.66%</t>
+  </si>
+  <si>
+    <t>THALES SA</t>
+  </si>
+  <si>
+    <t>FR0000121329</t>
+  </si>
+  <si>
+    <t>2.56%</t>
+  </si>
+  <si>
+    <t>EUR</t>
+  </si>
+  <si>
+    <t>INTUITIVE MACHS INC CL A</t>
+  </si>
+  <si>
+    <t>US46125A1007</t>
+  </si>
+  <si>
+    <t>2.27%</t>
+  </si>
+  <si>
+    <t>DOORDASH INC CL A</t>
+  </si>
+  <si>
+    <t>US25809K1051</t>
+  </si>
+  <si>
+    <t>2.18%</t>
+  </si>
+  <si>
+    <t>JOBY AVIATION INC</t>
+  </si>
+  <si>
+    <t>KYG651631007</t>
+  </si>
+  <si>
+    <t>2.01%</t>
+  </si>
+  <si>
+    <t>GARMIN LTD COMMON STOCK</t>
+  </si>
+  <si>
+    <t>CH0114405324</t>
+  </si>
+  <si>
+    <t>1.89%</t>
+  </si>
+  <si>
+    <t>HEICO CORP NEW COM</t>
+  </si>
+  <si>
+    <t>US4228061093</t>
+  </si>
+  <si>
+    <t>1.66%</t>
+  </si>
+  <si>
+    <t>TELEDYNE TECHNOLOGIES INC COM</t>
+  </si>
+  <si>
+    <t>US8793601050</t>
+  </si>
+  <si>
+    <t>1.38%</t>
+  </si>
+  <si>
+    <t>AIRBUS SE EUR1</t>
+  </si>
+  <si>
+    <t>NL0000235190</t>
+  </si>
+  <si>
+    <t>1.17%</t>
+  </si>
+  <si>
+    <t>X-ENERGY INC</t>
+  </si>
+  <si>
+    <t>US98386P1021</t>
+  </si>
+  <si>
+    <t>1.13%</t>
+  </si>
+  <si>
+    <t>JD LOGISTICS INC COMSTK</t>
+  </si>
+  <si>
+    <t>KYG5074S1012</t>
+  </si>
+  <si>
+    <t>1.03%</t>
+  </si>
+  <si>
+    <t>HKD</t>
+  </si>
+  <si>
+    <t>SYNOPSYS INC COM</t>
+  </si>
+  <si>
+    <t>US8716071076</t>
+  </si>
+  <si>
+    <t>1.02%</t>
   </si>
   <si>
     <t>IRIDIUM COMMUNICATIONS INC COM</t>
   </si>
   <si>
     <t>US46269C1027</t>
   </si>
   <si>
-    <t>4.52%</t>
-[...209 lines deleted...]
-    <t>0.90%</t>
+    <t>0.81%</t>
+  </si>
+  <si>
+    <t>HONEYWELL AEROSPACE INC</t>
+  </si>
+  <si>
+    <t>US43849R1059</t>
+  </si>
+  <si>
+    <t>0.49%</t>
+  </si>
+  <si>
+    <t>ALPHABET INC CL A</t>
+  </si>
+  <si>
+    <t>US02079K3059</t>
+  </si>
+  <si>
+    <t>0.26%</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -640,51 +664,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D32"/>
+  <dimension ref="A1:D34"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="60.128174" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="10.568848" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>2</v>
       </c>
@@ -793,334 +817,362 @@
         <v>8</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
         <v>27</v>
       </c>
       <c r="B11" t="s">
         <v>28</v>
       </c>
       <c r="C11" t="s">
         <v>29</v>
       </c>
       <c r="D11" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
         <v>30</v>
       </c>
       <c r="B12" t="s">
         <v>31</v>
       </c>
       <c r="C12" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="D12" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B13" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="C13" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D13" t="s">
-        <v>8</v>
+        <v>36</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="B14" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="C14" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D14" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="B15" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="C15" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="D15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="B16" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="C16" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="D16" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B17" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="C17" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="D17" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="B18" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="C18" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="D18" t="s">
-        <v>50</v>
+        <v>8</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B19" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C19" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D19" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B20" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C20" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D20" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B21" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C21" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D21" t="s">
-        <v>8</v>
+        <v>61</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="B22" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="C22" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="D22" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="B23" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="C23" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="D23" t="s">
-        <v>66</v>
+        <v>8</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B24" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C24" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="D24" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B25" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C25" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="D25" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B26" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C26" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="D26" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B27" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C27" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="D27" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B28" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="C28" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="D28" t="s">
-        <v>8</v>
+        <v>61</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B29" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="C29" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="D29" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B30" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="C30" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="D30" t="s">
-        <v>8</v>
+        <v>89</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="B31" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="C31" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="D31" t="s">
-        <v>90</v>
+        <v>8</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B32" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="C32" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="D32" t="s">
-        <v>66</v>
+        <v>8</v>
+      </c>
+    </row>
+    <row r="33" spans="1:4">
+      <c r="A33" t="s">
+        <v>96</v>
+      </c>
+      <c r="B33" t="s">
+        <v>97</v>
+      </c>
+      <c r="C33" t="s">
+        <v>98</v>
+      </c>
+      <c r="D33" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="34" spans="1:4">
+      <c r="A34" t="s">
+        <v>99</v>
+      </c>
+      <c r="B34" t="s">
+        <v>100</v>
+      </c>
+      <c r="C34" t="s">
+        <v>101</v>
+      </c>
+      <c r="D34" t="s">
+        <v>8</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">