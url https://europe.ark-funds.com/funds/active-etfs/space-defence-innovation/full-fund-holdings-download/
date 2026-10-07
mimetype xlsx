--- v2 (2026-09-17)
+++ v3 (2026-10-07)
@@ -12,356 +12,344 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="102">
-[...1 lines deleted...]
-    <t>Data from 17/09/2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="98">
+  <si>
+    <t>Data from 07/10/2026</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>ISIN</t>
   </si>
   <si>
     <t>Weight</t>
   </si>
   <si>
     <t>Currency</t>
   </si>
   <si>
     <t>SPACE EXPLORATION TECHNOLOGIES CORP672740</t>
   </si>
   <si>
     <t>US84615Q1031</t>
   </si>
   <si>
-    <t>9.97%</t>
+    <t>9.81%</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
     <t>ADVANCED MICRO DEVICES</t>
   </si>
   <si>
     <t>US0079031078</t>
   </si>
   <si>
-    <t>6.62%</t>
+    <t>7.08%</t>
+  </si>
+  <si>
+    <t>ROCKET LAB</t>
+  </si>
+  <si>
+    <t>US7731211089</t>
+  </si>
+  <si>
+    <t>6.11%</t>
+  </si>
+  <si>
+    <t>NVIDIA CORP COM</t>
+  </si>
+  <si>
+    <t>US67066G1040</t>
+  </si>
+  <si>
+    <t>5.92%</t>
   </si>
   <si>
     <t>L3HARRIS TECHNOLOGIES INC COM</t>
   </si>
   <si>
     <t>US5024311095</t>
   </si>
   <si>
-    <t>6.16%</t>
+    <t>5.49%</t>
   </si>
   <si>
     <t>KRATOS DEFENSE &amp; SECURITY SOLUTIONS  INC</t>
   </si>
   <si>
     <t>US50077B2079</t>
   </si>
   <si>
-    <t>5.93%</t>
-[...17 lines deleted...]
-    <t>4.91%</t>
+    <t>5.13%</t>
   </si>
   <si>
     <t>AMAZON.COM</t>
   </si>
   <si>
     <t>US0231351067</t>
   </si>
   <si>
-    <t>4.87%</t>
+    <t>4.78%</t>
+  </si>
+  <si>
+    <t>TERADYNE INC COM</t>
+  </si>
+  <si>
+    <t>US8807701029</t>
+  </si>
+  <si>
+    <t>4.66%</t>
   </si>
   <si>
     <t>AEROVIRONMENT INC COM</t>
   </si>
   <si>
     <t>US0080731088</t>
   </si>
   <si>
-    <t>4.53%</t>
+    <t>4.17%</t>
   </si>
   <si>
     <t>ALPHABET INC</t>
   </si>
   <si>
     <t>US02079K1079</t>
   </si>
   <si>
-    <t>4.37%</t>
-[...1 lines deleted...]
-  <si>
     <t>KOMATSU NPV</t>
   </si>
   <si>
     <t>JP3304200003</t>
   </si>
   <si>
-    <t>4.01%</t>
+    <t>4.09%</t>
   </si>
   <si>
     <t>JPY</t>
   </si>
   <si>
-    <t>TERADYNE INC COM</t>
-[...5 lines deleted...]
-    <t>3.98%</t>
+    <t>PALANTIR TECHNOLOGIES INC CL A</t>
+  </si>
+  <si>
+    <t>US69608A1088</t>
+  </si>
+  <si>
+    <t>3.56%</t>
   </si>
   <si>
     <t>DEERE &amp; CO.  COMMON STOCK  $1 PAR</t>
   </si>
   <si>
     <t>US2441991054</t>
   </si>
   <si>
-    <t>3.69%</t>
-[...8 lines deleted...]
-    <t>3.48%</t>
+    <t>3.54%</t>
   </si>
   <si>
     <t>TRIMBLE INC COM</t>
   </si>
   <si>
     <t>US8962391004</t>
   </si>
   <si>
     <t>3.42%</t>
   </si>
   <si>
     <t>TESLA INC COM USD0.001</t>
   </si>
   <si>
     <t>US88160R1014</t>
   </si>
   <si>
     <t>3.12%</t>
   </si>
   <si>
+    <t>TAIWAN SEMICONDUCTOR MANUFACTURING SPON ADS EACH R</t>
+  </si>
+  <si>
+    <t>US8740391003</t>
+  </si>
+  <si>
+    <t>2.89%</t>
+  </si>
+  <si>
     <t>ARCHER AVIATION INC CL A</t>
   </si>
   <si>
     <t>US03945R1023</t>
   </si>
   <si>
-    <t>2.82%</t>
-[...8 lines deleted...]
-    <t>2.66%</t>
+    <t>2.50%</t>
+  </si>
+  <si>
+    <t>INTUITIVE MACHS INC CL A</t>
+  </si>
+  <si>
+    <t>US46125A1007</t>
+  </si>
+  <si>
+    <t>2.49%</t>
   </si>
   <si>
     <t>THALES SA</t>
   </si>
   <si>
     <t>FR0000121329</t>
   </si>
   <si>
-    <t>2.56%</t>
+    <t>2.17%</t>
   </si>
   <si>
     <t>EUR</t>
   </si>
   <si>
-    <t>INTUITIVE MACHS INC CL A</t>
-[...7 lines deleted...]
-  <si>
     <t>DOORDASH INC CL A</t>
   </si>
   <si>
     <t>US25809K1051</t>
   </si>
   <si>
-    <t>2.18%</t>
+    <t>2.02%</t>
   </si>
   <si>
     <t>JOBY AVIATION INC</t>
   </si>
   <si>
     <t>KYG651631007</t>
   </si>
   <si>
-    <t>2.01%</t>
+    <t>1.96%</t>
   </si>
   <si>
     <t>GARMIN LTD COMMON STOCK</t>
   </si>
   <si>
     <t>CH0114405324</t>
   </si>
   <si>
-    <t>1.89%</t>
+    <t>1.79%</t>
   </si>
   <si>
     <t>HEICO CORP NEW COM</t>
   </si>
   <si>
     <t>US4228061093</t>
   </si>
   <si>
-    <t>1.66%</t>
+    <t>1.59%</t>
   </si>
   <si>
     <t>TELEDYNE TECHNOLOGIES INC COM</t>
   </si>
   <si>
     <t>US8793601050</t>
   </si>
   <si>
-    <t>1.38%</t>
+    <t>1.35%</t>
+  </si>
+  <si>
+    <t>SYNOPSYS INC COM</t>
+  </si>
+  <si>
+    <t>US8716071076</t>
+  </si>
+  <si>
+    <t>1.28%</t>
+  </si>
+  <si>
+    <t>X-ENERGY INC</t>
+  </si>
+  <si>
+    <t>US98386P1021</t>
+  </si>
+  <si>
+    <t>1.13%</t>
   </si>
   <si>
     <t>AIRBUS SE EUR1</t>
   </si>
   <si>
     <t>NL0000235190</t>
   </si>
   <si>
-    <t>1.17%</t>
-[...8 lines deleted...]
-    <t>1.13%</t>
+    <t>1.03%</t>
   </si>
   <si>
     <t>JD LOGISTICS INC COMSTK</t>
   </si>
   <si>
     <t>KYG5074S1012</t>
   </si>
   <si>
-    <t>1.03%</t>
+    <t>0.92%</t>
   </si>
   <si>
     <t>HKD</t>
   </si>
   <si>
-    <t>SYNOPSYS INC COM</t>
-[...5 lines deleted...]
-    <t>1.02%</t>
+    <t>HONEYWELL AEROSPACE INC</t>
+  </si>
+  <si>
+    <t>US43849R1059</t>
+  </si>
+  <si>
+    <t>0.44%</t>
   </si>
   <si>
     <t>IRIDIUM COMMUNICATIONS INC COM</t>
   </si>
   <si>
     <t>US46269C1027</t>
   </si>
   <si>
-    <t>0.81%</t>
-[...17 lines deleted...]
-    <t>0.26%</t>
+    <t>0.43%</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -664,51 +652,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D34"/>
+  <dimension ref="A1:D33"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="60.128174" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="10.568848" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>2</v>
       </c>
@@ -831,347 +819,333 @@
         <v>8</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
         <v>30</v>
       </c>
       <c r="B12" t="s">
         <v>31</v>
       </c>
       <c r="C12" t="s">
         <v>32</v>
       </c>
       <c r="D12" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
         <v>33</v>
       </c>
       <c r="B13" t="s">
         <v>34</v>
       </c>
       <c r="C13" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="D13" t="s">
-        <v>36</v>
+        <v>8</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
+        <v>35</v>
+      </c>
+      <c r="B14" t="s">
+        <v>36</v>
+      </c>
+      <c r="C14" t="s">
         <v>37</v>
       </c>
-      <c r="B14" t="s">
+      <c r="D14" t="s">
         <v>38</v>
-      </c>
-[...4 lines deleted...]
-        <v>8</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
+        <v>39</v>
+      </c>
+      <c r="B15" t="s">
         <v>40</v>
       </c>
-      <c r="B15" t="s">
+      <c r="C15" t="s">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>42</v>
       </c>
       <c r="D15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
+        <v>42</v>
+      </c>
+      <c r="B16" t="s">
         <v>43</v>
       </c>
-      <c r="B16" t="s">
+      <c r="C16" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
       <c r="D16" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
+        <v>45</v>
+      </c>
+      <c r="B17" t="s">
         <v>46</v>
       </c>
-      <c r="B17" t="s">
+      <c r="C17" t="s">
         <v>47</v>
-      </c>
-[...1 lines deleted...]
-        <v>48</v>
       </c>
       <c r="D17" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
+        <v>48</v>
+      </c>
+      <c r="B18" t="s">
         <v>49</v>
       </c>
-      <c r="B18" t="s">
+      <c r="C18" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
       <c r="D18" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
+        <v>51</v>
+      </c>
+      <c r="B19" t="s">
         <v>52</v>
       </c>
-      <c r="B19" t="s">
+      <c r="C19" t="s">
         <v>53</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="D19" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
+        <v>54</v>
+      </c>
+      <c r="B20" t="s">
         <v>55</v>
       </c>
-      <c r="B20" t="s">
+      <c r="C20" t="s">
         <v>56</v>
-      </c>
-[...1 lines deleted...]
-        <v>57</v>
       </c>
       <c r="D20" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
+        <v>57</v>
+      </c>
+      <c r="B21" t="s">
         <v>58</v>
       </c>
-      <c r="B21" t="s">
+      <c r="C21" t="s">
         <v>59</v>
       </c>
-      <c r="C21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D21" t="s">
-        <v>61</v>
+        <v>8</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
+        <v>60</v>
+      </c>
+      <c r="B22" t="s">
+        <v>61</v>
+      </c>
+      <c r="C22" t="s">
         <v>62</v>
       </c>
-      <c r="B22" t="s">
+      <c r="D22" t="s">
         <v>63</v>
-      </c>
-[...4 lines deleted...]
-        <v>8</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
+        <v>64</v>
+      </c>
+      <c r="B23" t="s">
         <v>65</v>
       </c>
-      <c r="B23" t="s">
+      <c r="C23" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
       <c r="D23" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
+        <v>67</v>
+      </c>
+      <c r="B24" t="s">
         <v>68</v>
       </c>
-      <c r="B24" t="s">
+      <c r="C24" t="s">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="D24" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" t="s">
+        <v>70</v>
+      </c>
+      <c r="B25" t="s">
         <v>71</v>
       </c>
-      <c r="B25" t="s">
+      <c r="C25" t="s">
         <v>72</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="D25" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" t="s">
+        <v>73</v>
+      </c>
+      <c r="B26" t="s">
         <v>74</v>
       </c>
-      <c r="B26" t="s">
+      <c r="C26" t="s">
         <v>75</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="D26" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" t="s">
+        <v>76</v>
+      </c>
+      <c r="B27" t="s">
         <v>77</v>
       </c>
-      <c r="B27" t="s">
+      <c r="C27" t="s">
         <v>78</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="D27" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" t="s">
+        <v>79</v>
+      </c>
+      <c r="B28" t="s">
         <v>80</v>
       </c>
-      <c r="B28" t="s">
+      <c r="C28" t="s">
         <v>81</v>
       </c>
-      <c r="C28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D28" t="s">
-        <v>61</v>
+        <v>8</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" t="s">
+        <v>82</v>
+      </c>
+      <c r="B29" t="s">
         <v>83</v>
       </c>
-      <c r="B29" t="s">
+      <c r="C29" t="s">
         <v>84</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="D29" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" t="s">
+        <v>85</v>
+      </c>
+      <c r="B30" t="s">
         <v>86</v>
       </c>
-      <c r="B30" t="s">
+      <c r="C30" t="s">
         <v>87</v>
       </c>
-      <c r="C30" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D30" t="s">
-        <v>89</v>
+        <v>63</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" t="s">
+        <v>88</v>
+      </c>
+      <c r="B31" t="s">
+        <v>89</v>
+      </c>
+      <c r="C31" t="s">
         <v>90</v>
       </c>
-      <c r="B31" t="s">
+      <c r="D31" t="s">
         <v>91</v>
-      </c>
-[...4 lines deleted...]
-        <v>8</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" t="s">
+        <v>92</v>
+      </c>
+      <c r="B32" t="s">
         <v>93</v>
       </c>
-      <c r="B32" t="s">
+      <c r="C32" t="s">
         <v>94</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="D32" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" t="s">
+        <v>95</v>
+      </c>
+      <c r="B33" t="s">
         <v>96</v>
       </c>
-      <c r="B33" t="s">
+      <c r="C33" t="s">
         <v>97</v>
       </c>
-      <c r="C33" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D33" t="s">
-        <v>8</v>
-[...12 lines deleted...]
-      <c r="D34" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>