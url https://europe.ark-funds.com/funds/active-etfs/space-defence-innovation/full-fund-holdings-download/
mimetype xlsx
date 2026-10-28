--- v3 (2026-10-07)
+++ v4 (2026-10-28)
@@ -12,344 +12,335 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="98">
-[...1 lines deleted...]
-    <t>Data from 07/10/2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="95">
+  <si>
+    <t>Data from 28/10/2026</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>ISIN</t>
   </si>
   <si>
     <t>Weight</t>
   </si>
   <si>
     <t>Currency</t>
   </si>
   <si>
     <t>SPACE EXPLORATION TECHNOLOGIES CORP672740</t>
   </si>
   <si>
     <t>US84615Q1031</t>
   </si>
   <si>
-    <t>9.81%</t>
+    <t>9.58%</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
+    <t>L3HARRIS TECHNOLOGIES INC COM</t>
+  </si>
+  <si>
+    <t>US5024311095</t>
+  </si>
+  <si>
+    <t>6.68%</t>
+  </si>
+  <si>
+    <t>NVIDIA CORP COM</t>
+  </si>
+  <si>
+    <t>US67066G1040</t>
+  </si>
+  <si>
+    <t>5.94%</t>
+  </si>
+  <si>
+    <t>KRATOS DEFENSE &amp; SECURITY SOLUTIONS  INC</t>
+  </si>
+  <si>
+    <t>US50077B2079</t>
+  </si>
+  <si>
+    <t>5.92%</t>
+  </si>
+  <si>
+    <t>ROCKET LAB</t>
+  </si>
+  <si>
+    <t>US7731211089</t>
+  </si>
+  <si>
+    <t>5.42%</t>
+  </si>
+  <si>
+    <t>AEROVIRONMENT INC COM</t>
+  </si>
+  <si>
+    <t>US0080731088</t>
+  </si>
+  <si>
+    <t>5.16%</t>
+  </si>
+  <si>
+    <t>AMAZON.COM</t>
+  </si>
+  <si>
+    <t>US0231351067</t>
+  </si>
+  <si>
+    <t>4.98%</t>
+  </si>
+  <si>
+    <t>ALPHABET INC</t>
+  </si>
+  <si>
+    <t>US02079K1079</t>
+  </si>
+  <si>
+    <t>4.23%</t>
+  </si>
+  <si>
+    <t>PALANTIR TECHNOLOGIES INC CL A</t>
+  </si>
+  <si>
+    <t>US69608A1088</t>
+  </si>
+  <si>
+    <t>4.09%</t>
+  </si>
+  <si>
+    <t>TRIMBLE INC COM</t>
+  </si>
+  <si>
+    <t>US8962391004</t>
+  </si>
+  <si>
+    <t>3.95%</t>
+  </si>
+  <si>
+    <t>KOMATSU NPV</t>
+  </si>
+  <si>
+    <t>JP3304200003</t>
+  </si>
+  <si>
+    <t>3.94%</t>
+  </si>
+  <si>
+    <t>JPY</t>
+  </si>
+  <si>
+    <t>TESLA INC COM USD0.001</t>
+  </si>
+  <si>
+    <t>US88160R1014</t>
+  </si>
+  <si>
     <t>ADVANCED MICRO DEVICES</t>
   </si>
   <si>
     <t>US0079031078</t>
   </si>
   <si>
-    <t>7.08%</t>
-[...44 lines deleted...]
-    <t>4.78%</t>
+    <t>3.86%</t>
+  </si>
+  <si>
+    <t>DEERE &amp; CO.  COMMON STOCK  $1 PAR</t>
+  </si>
+  <si>
+    <t>US2441991054</t>
+  </si>
+  <si>
+    <t>3.69%</t>
   </si>
   <si>
     <t>TERADYNE INC COM</t>
   </si>
   <si>
     <t>US8807701029</t>
   </si>
   <si>
-    <t>4.66%</t>
-[...62 lines deleted...]
-    <t>3.12%</t>
+    <t>3.49%</t>
+  </si>
+  <si>
+    <t>ARCHER AVIATION INC CL A</t>
+  </si>
+  <si>
+    <t>US03945R1023</t>
+  </si>
+  <si>
+    <t>3.03%</t>
+  </si>
+  <si>
+    <t>THALES SA</t>
+  </si>
+  <si>
+    <t>FR0000121329</t>
+  </si>
+  <si>
+    <t>2.51%</t>
+  </si>
+  <si>
+    <t>EUR</t>
   </si>
   <si>
     <t>TAIWAN SEMICONDUCTOR MANUFACTURING SPON ADS EACH R</t>
   </si>
   <si>
     <t>US8740391003</t>
   </si>
   <si>
-    <t>2.89%</t>
-[...8 lines deleted...]
-    <t>2.50%</t>
+    <t>2.34%</t>
   </si>
   <si>
     <t>INTUITIVE MACHS INC CL A</t>
   </si>
   <si>
     <t>US46125A1007</t>
   </si>
   <si>
-    <t>2.49%</t>
-[...11 lines deleted...]
-    <t>EUR</t>
+    <t>2.27%</t>
+  </si>
+  <si>
+    <t>GARMIN LTD COMMON STOCK</t>
+  </si>
+  <si>
+    <t>CH0114405324</t>
+  </si>
+  <si>
+    <t>2.09%</t>
   </si>
   <si>
     <t>DOORDASH INC CL A</t>
   </si>
   <si>
     <t>US25809K1051</t>
   </si>
   <si>
-    <t>2.02%</t>
+    <t>1.95%</t>
   </si>
   <si>
     <t>JOBY AVIATION INC</t>
   </si>
   <si>
     <t>KYG651631007</t>
   </si>
   <si>
-    <t>1.96%</t>
-[...8 lines deleted...]
-    <t>1.79%</t>
+    <t>1.94%</t>
   </si>
   <si>
     <t>HEICO CORP NEW COM</t>
   </si>
   <si>
     <t>US4228061093</t>
   </si>
   <si>
-    <t>1.59%</t>
+    <t>1.80%</t>
   </si>
   <si>
     <t>TELEDYNE TECHNOLOGIES INC COM</t>
   </si>
   <si>
     <t>US8793601050</t>
   </si>
   <si>
-    <t>1.35%</t>
+    <t>1.55%</t>
   </si>
   <si>
     <t>SYNOPSYS INC COM</t>
   </si>
   <si>
     <t>US8716071076</t>
   </si>
   <si>
     <t>1.28%</t>
   </si>
   <si>
+    <t>AIRBUS SE EUR1</t>
+  </si>
+  <si>
+    <t>NL0000235190</t>
+  </si>
+  <si>
+    <t>1.17%</t>
+  </si>
+  <si>
     <t>X-ENERGY INC</t>
   </si>
   <si>
     <t>US98386P1021</t>
   </si>
   <si>
-    <t>1.13%</t>
-[...8 lines deleted...]
-    <t>1.03%</t>
+    <t>1.07%</t>
   </si>
   <si>
     <t>JD LOGISTICS INC COMSTK</t>
   </si>
   <si>
     <t>KYG5074S1012</t>
   </si>
   <si>
-    <t>0.92%</t>
+    <t>1.04%</t>
   </si>
   <si>
     <t>HKD</t>
   </si>
   <si>
     <t>HONEYWELL AEROSPACE INC</t>
   </si>
   <si>
     <t>US43849R1059</t>
   </si>
   <si>
-    <t>0.44%</t>
-[...8 lines deleted...]
-    <t>0.43%</t>
+    <t>0.52%</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -652,51 +643,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D33"/>
+  <dimension ref="A1:D32"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="60.128174" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="10.568848" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>2</v>
       </c>
@@ -819,79 +810,79 @@
         <v>8</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
         <v>30</v>
       </c>
       <c r="B12" t="s">
         <v>31</v>
       </c>
       <c r="C12" t="s">
         <v>32</v>
       </c>
       <c r="D12" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
         <v>33</v>
       </c>
       <c r="B13" t="s">
         <v>34</v>
       </c>
       <c r="C13" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="D13" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B14" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C14" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D14" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B15" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C15" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
         <v>42</v>
       </c>
       <c r="B16" t="s">
         <v>43</v>
       </c>
       <c r="C16" t="s">
         <v>44</v>
       </c>
       <c r="D16" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
         <v>45</v>
       </c>
       <c r="B17" t="s">
         <v>46</v>
@@ -920,79 +911,79 @@
     <row r="19" spans="1:4">
       <c r="A19" t="s">
         <v>51</v>
       </c>
       <c r="B19" t="s">
         <v>52</v>
       </c>
       <c r="C19" t="s">
         <v>53</v>
       </c>
       <c r="D19" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
         <v>54</v>
       </c>
       <c r="B20" t="s">
         <v>55</v>
       </c>
       <c r="C20" t="s">
         <v>56</v>
       </c>
       <c r="D20" t="s">
-        <v>8</v>
+        <v>57</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B21" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C21" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D21" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B22" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C22" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="D22" t="s">
-        <v>63</v>
+        <v>8</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
         <v>64</v>
       </c>
       <c r="B23" t="s">
         <v>65</v>
       </c>
       <c r="C23" t="s">
         <v>66</v>
       </c>
       <c r="D23" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
         <v>67</v>
       </c>
       <c r="B24" t="s">
         <v>68</v>
       </c>
       <c r="C24" t="s">
         <v>69</v>
@@ -1046,106 +1037,92 @@
     <row r="28" spans="1:4">
       <c r="A28" t="s">
         <v>79</v>
       </c>
       <c r="B28" t="s">
         <v>80</v>
       </c>
       <c r="C28" t="s">
         <v>81</v>
       </c>
       <c r="D28" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" t="s">
         <v>82</v>
       </c>
       <c r="B29" t="s">
         <v>83</v>
       </c>
       <c r="C29" t="s">
         <v>84</v>
       </c>
       <c r="D29" t="s">
-        <v>8</v>
+        <v>57</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" t="s">
         <v>85</v>
       </c>
       <c r="B30" t="s">
         <v>86</v>
       </c>
       <c r="C30" t="s">
         <v>87</v>
       </c>
       <c r="D30" t="s">
-        <v>63</v>
+        <v>8</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" t="s">
         <v>88</v>
       </c>
       <c r="B31" t="s">
         <v>89</v>
       </c>
       <c r="C31" t="s">
         <v>90</v>
       </c>
       <c r="D31" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" t="s">
         <v>92</v>
       </c>
       <c r="B32" t="s">
         <v>93</v>
       </c>
       <c r="C32" t="s">
         <v>94</v>
       </c>
       <c r="D32" t="s">
-        <v>8</v>
-[...12 lines deleted...]
-      <c r="D33" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>