--- v0 (2026-09-17)
+++ v1 (2026-10-07)
@@ -12,398 +12,392 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="116">
-[...1 lines deleted...]
-    <t>Data from 17/09/2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="114">
+  <si>
+    <t>Data from 07/10/2026</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>ISIN</t>
   </si>
   <si>
     <t>Weight</t>
   </si>
   <si>
     <t>Currency</t>
   </si>
   <si>
+    <t>VAMOS LOC DE CAMINHOES E MAQUINA SA COM NPV</t>
+  </si>
+  <si>
+    <t>BRVAMOACNOR7</t>
+  </si>
+  <si>
+    <t>6.35%</t>
+  </si>
+  <si>
+    <t>BRL</t>
+  </si>
+  <si>
+    <t>SPIRAX GROUP PLC</t>
+  </si>
+  <si>
+    <t>GB00BWFGQN14</t>
+  </si>
+  <si>
+    <t>4.16%</t>
+  </si>
+  <si>
+    <t>GBP</t>
+  </si>
+  <si>
+    <t>BRAMBLES LTD NPV</t>
+  </si>
+  <si>
+    <t>AU000000BXB1</t>
+  </si>
+  <si>
+    <t>4.08%</t>
+  </si>
+  <si>
+    <t>AUD</t>
+  </si>
+  <si>
     <t>METSO OYJ</t>
   </si>
   <si>
     <t>FI0009014575</t>
   </si>
   <si>
-    <t>4.23%</t>
+    <t>4.02%</t>
   </si>
   <si>
     <t>EUR</t>
   </si>
   <si>
-    <t>BRAMBLES LTD NPV</t>
-[...10 lines deleted...]
-  <si>
     <t>VALMET OYJ NPV</t>
   </si>
   <si>
     <t>FI4000074984</t>
   </si>
   <si>
-    <t>4.08%</t>
+    <t>3.90%</t>
   </si>
   <si>
     <t>ARE HOLDINGS INC NPV</t>
   </si>
   <si>
     <t>JP3116700000</t>
   </si>
   <si>
-    <t>4.06%</t>
-[...1 lines deleted...]
-  <si>
     <t>JPY</t>
   </si>
   <si>
-    <t>SPIRAX GROUP PLC</t>
-[...8 lines deleted...]
-    <t>GBP</t>
+    <t>PACKAGING CORP AMER COM</t>
+  </si>
+  <si>
+    <t>US6951561090</t>
+  </si>
+  <si>
+    <t>3.80%</t>
+  </si>
+  <si>
+    <t>USD</t>
+  </si>
+  <si>
+    <t>CINTAS CORP COM</t>
+  </si>
+  <si>
+    <t>US1729081059</t>
+  </si>
+  <si>
+    <t>3.73%</t>
   </si>
   <si>
     <t>BADGER METER INC COM</t>
   </si>
   <si>
     <t>US0565251081</t>
   </si>
   <si>
-    <t>3.85%</t>
-[...20 lines deleted...]
-    <t>3.81%</t>
+    <t>SONOCO PRODUCTS CO.  COMMON STOCK       $1.25 PARSONGBIRD ESTATES</t>
+  </si>
+  <si>
+    <t>US8354951027</t>
+  </si>
+  <si>
+    <t>3.63%</t>
+  </si>
+  <si>
+    <t>DASSAULT SYSTEMES EUR0.10 (POST         SUBDIVISIO</t>
+  </si>
+  <si>
+    <t>FR0014003TT8</t>
+  </si>
+  <si>
+    <t>3.43%</t>
   </si>
   <si>
     <t>SILGAN HLDGS INC COM</t>
   </si>
   <si>
     <t>US8270481091</t>
   </si>
   <si>
-    <t>3.75%</t>
-[...8 lines deleted...]
-    <t>3.66%</t>
+    <t>3.41%</t>
+  </si>
+  <si>
+    <t>XYLEM INC COM</t>
+  </si>
+  <si>
+    <t>US98419M1009</t>
   </si>
   <si>
     <t>USS CO LTD NPV</t>
   </si>
   <si>
     <t>JP3944130008</t>
   </si>
   <si>
-    <t>3.64%</t>
-[...8 lines deleted...]
-    <t>3.51%</t>
+    <t>3.36%</t>
   </si>
   <si>
     <t>KADANT INC COM</t>
   </si>
   <si>
     <t>US48282T1043</t>
   </si>
   <si>
-    <t>3.43%</t>
-[...8 lines deleted...]
-    <t>3.42%</t>
+    <t>3.34%</t>
+  </si>
+  <si>
+    <t>MCGRATH RENTCORP COM</t>
+  </si>
+  <si>
+    <t>US5805891091</t>
+  </si>
+  <si>
+    <t>3.33%</t>
+  </si>
+  <si>
+    <t>KURITA WATER INDUSTRIES NPV</t>
+  </si>
+  <si>
+    <t>JP3270000007</t>
+  </si>
+  <si>
+    <t>3.29%</t>
   </si>
   <si>
     <t>MERCARI INC NPV</t>
   </si>
   <si>
     <t>JP3921290007</t>
   </si>
   <si>
-    <t>3.41%</t>
-[...11 lines deleted...]
-    <t>BRL</t>
+    <t>3.28%</t>
   </si>
   <si>
     <t>UNIFIRST CORP MASS COM</t>
   </si>
   <si>
     <t>US9047081040</t>
   </si>
   <si>
-    <t>3.35%</t>
+    <t>3.16%</t>
   </si>
   <si>
     <t>WILLDAN GROUP INC COM</t>
   </si>
   <si>
     <t>US96924N1000</t>
   </si>
   <si>
-    <t>3.21%</t>
+    <t>3.02%</t>
+  </si>
+  <si>
+    <t>TOMRA SYSTEMS ASA</t>
+  </si>
+  <si>
+    <t>NO0012470089</t>
+  </si>
+  <si>
+    <t>3.00%</t>
+  </si>
+  <si>
+    <t>NOK</t>
   </si>
   <si>
     <t>GRAPHIC PACKAGING HLDG CO COM</t>
   </si>
   <si>
     <t>US3886891015</t>
   </si>
   <si>
-    <t>3.14%</t>
-[...14 lines deleted...]
-    <t>3.13%</t>
+    <t>2.80%</t>
   </si>
   <si>
     <t>AUTOTRADER GROUP PLC ORD GBP0.01</t>
   </si>
   <si>
     <t>GB00BVYVFW23</t>
   </si>
   <si>
-    <t>3.03%</t>
-[...11 lines deleted...]
-    <t>NOK</t>
+    <t>2.77%</t>
   </si>
   <si>
     <t>COPART INC COM</t>
   </si>
   <si>
     <t>US2172041061</t>
   </si>
   <si>
-    <t>2.90%</t>
+    <t>2.52%</t>
   </si>
   <si>
     <t>WASION HOLDINGS LTD</t>
   </si>
   <si>
     <t>KYG9463P1081</t>
   </si>
   <si>
-    <t>2.56%</t>
+    <t>2.34%</t>
   </si>
   <si>
     <t>HKD</t>
   </si>
   <si>
     <t>AURUBIS AG NPV</t>
   </si>
   <si>
     <t>DE0006766504</t>
   </si>
   <si>
-    <t>2.47%</t>
+    <t>2.29%</t>
   </si>
   <si>
     <t>ENERGY RECOVERY INC COM</t>
   </si>
   <si>
     <t>US29270J1007</t>
   </si>
   <si>
-    <t>2.26%</t>
+    <t>2.25%</t>
   </si>
   <si>
     <t>SHO-BOND HOLDINGS CO LTD NPV</t>
   </si>
   <si>
     <t>JP3360250009</t>
   </si>
   <si>
-    <t>2.03%</t>
+    <t>1.90%</t>
+  </si>
+  <si>
+    <t>TRUSVAL TECHNOLOGY CO LTD</t>
+  </si>
+  <si>
+    <t>TW0006667009</t>
+  </si>
+  <si>
+    <t>1.68%</t>
+  </si>
+  <si>
+    <t>TWD</t>
   </si>
   <si>
     <t>BUYSELL TECHNOLOGIES CO LTD NPV</t>
   </si>
   <si>
     <t>JP3778270003</t>
   </si>
   <si>
-    <t>1.55%</t>
-[...11 lines deleted...]
-    <t>TWD</t>
+    <t>1.50%</t>
   </si>
   <si>
     <t>OSAKI ELEC.</t>
   </si>
   <si>
     <t>JP3187600006</t>
   </si>
   <si>
-    <t>0.89%</t>
+    <t>0.87%</t>
   </si>
   <si>
     <t>BLACK DIAMOND GRP.</t>
   </si>
   <si>
     <t>CA09202D2077</t>
   </si>
   <si>
-    <t>0.54%</t>
+    <t>0.61%</t>
   </si>
   <si>
     <t>CAD</t>
   </si>
   <si>
+    <t>BOOKOFF GRP. HLDGS.</t>
+  </si>
+  <si>
+    <t>JP3829940000</t>
+  </si>
+  <si>
+    <t>0.42%</t>
+  </si>
+  <si>
     <t>TREASURE FACTORY</t>
   </si>
   <si>
     <t>JP3637270004</t>
   </si>
   <si>
     <t>0.40%</t>
-  </si>
-[...7 lines deleted...]
-    <t>0.38%</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -778,485 +772,485 @@
     <row r="5" spans="1:4">
       <c r="A5" t="s">
         <v>9</v>
       </c>
       <c r="B5" t="s">
         <v>10</v>
       </c>
       <c r="C5" t="s">
         <v>11</v>
       </c>
       <c r="D5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" t="s">
         <v>13</v>
       </c>
       <c r="B6" t="s">
         <v>14</v>
       </c>
       <c r="C6" t="s">
         <v>15</v>
       </c>
       <c r="D6" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B7" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="C7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
+        <v>21</v>
+      </c>
+      <c r="B8" t="s">
+        <v>22</v>
+      </c>
+      <c r="C8" t="s">
+        <v>23</v>
+      </c>
+      <c r="D8" t="s">
         <v>20</v>
-      </c>
-[...7 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
         <v>24</v>
       </c>
       <c r="B9" t="s">
         <v>25</v>
       </c>
       <c r="C9" t="s">
+        <v>23</v>
+      </c>
+      <c r="D9" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
+        <v>27</v>
+      </c>
+      <c r="B10" t="s">
         <v>28</v>
       </c>
-      <c r="B10" t="s">
+      <c r="C10" t="s">
         <v>29</v>
       </c>
-      <c r="C10" t="s">
+      <c r="D10" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
         <v>31</v>
       </c>
       <c r="B11" t="s">
         <v>32</v>
       </c>
       <c r="C11" t="s">
         <v>33</v>
       </c>
       <c r="D11" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
         <v>34</v>
       </c>
       <c r="B12" t="s">
         <v>35</v>
       </c>
       <c r="C12" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="D12" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
+        <v>36</v>
+      </c>
+      <c r="B13" t="s">
         <v>37</v>
       </c>
-      <c r="B13" t="s">
+      <c r="C13" t="s">
         <v>38</v>
       </c>
-      <c r="C13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D13" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
+        <v>39</v>
+      </c>
+      <c r="B14" t="s">
         <v>40</v>
       </c>
-      <c r="B14" t="s">
+      <c r="C14" t="s">
         <v>41</v>
       </c>
-      <c r="C14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D14" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
+        <v>42</v>
+      </c>
+      <c r="B15" t="s">
         <v>43</v>
       </c>
-      <c r="B15" t="s">
+      <c r="C15" t="s">
         <v>44</v>
       </c>
-      <c r="C15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D15" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
+        <v>45</v>
+      </c>
+      <c r="B16" t="s">
         <v>46</v>
       </c>
-      <c r="B16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C16" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="D16" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
+        <v>47</v>
+      </c>
+      <c r="B17" t="s">
+        <v>48</v>
+      </c>
+      <c r="C17" t="s">
         <v>49</v>
       </c>
-      <c r="B17" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D17" t="s">
-        <v>8</v>
+        <v>26</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
+        <v>50</v>
+      </c>
+      <c r="B18" t="s">
+        <v>51</v>
+      </c>
+      <c r="C18" t="s">
         <v>52</v>
       </c>
-      <c r="B18" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D18" t="s">
-        <v>19</v>
+        <v>30</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
+        <v>53</v>
+      </c>
+      <c r="B19" t="s">
+        <v>54</v>
+      </c>
+      <c r="C19" t="s">
         <v>55</v>
       </c>
-      <c r="B19" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D19" t="s">
-        <v>58</v>
+        <v>30</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="B20" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="C20" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="D20" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
       <c r="B21" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="C21" t="s">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="D21" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="B22" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="C22" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="D22" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
       <c r="B23" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
       <c r="C23" t="s">
         <v>67</v>
       </c>
       <c r="D23" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
+        <v>68</v>
+      </c>
+      <c r="B24" t="s">
+        <v>69</v>
+      </c>
+      <c r="C24" t="s">
         <v>70</v>
       </c>
-      <c r="B24" t="s">
+      <c r="D24" t="s">
         <v>71</v>
-      </c>
-[...4 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" t="s">
+        <v>72</v>
+      </c>
+      <c r="B25" t="s">
         <v>73</v>
       </c>
-      <c r="B25" t="s">
+      <c r="C25" t="s">
         <v>74</v>
       </c>
-      <c r="C25" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D25" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" t="s">
+        <v>75</v>
+      </c>
+      <c r="B26" t="s">
         <v>76</v>
       </c>
-      <c r="B26" t="s">
+      <c r="C26" t="s">
         <v>77</v>
       </c>
-      <c r="C26" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D26" t="s">
-        <v>79</v>
+        <v>12</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" t="s">
+        <v>78</v>
+      </c>
+      <c r="B27" t="s">
+        <v>79</v>
+      </c>
+      <c r="C27" t="s">
         <v>80</v>
       </c>
-      <c r="B27" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D27" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" t="s">
+        <v>81</v>
+      </c>
+      <c r="B28" t="s">
+        <v>82</v>
+      </c>
+      <c r="C28" t="s">
         <v>83</v>
       </c>
-      <c r="B28" t="s">
+      <c r="D28" t="s">
         <v>84</v>
-      </c>
-[...4 lines deleted...]
-        <v>86</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" t="s">
+        <v>85</v>
+      </c>
+      <c r="B29" t="s">
+        <v>86</v>
+      </c>
+      <c r="C29" t="s">
         <v>87</v>
       </c>
-      <c r="B29" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D29" t="s">
-        <v>8</v>
+        <v>20</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" t="s">
+        <v>88</v>
+      </c>
+      <c r="B30" t="s">
+        <v>89</v>
+      </c>
+      <c r="C30" t="s">
         <v>90</v>
       </c>
-      <c r="B30" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D30" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" t="s">
+        <v>91</v>
+      </c>
+      <c r="B31" t="s">
+        <v>92</v>
+      </c>
+      <c r="C31" t="s">
         <v>93</v>
       </c>
-      <c r="B31" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D31" t="s">
-        <v>19</v>
+        <v>26</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" t="s">
+        <v>94</v>
+      </c>
+      <c r="B32" t="s">
+        <v>95</v>
+      </c>
+      <c r="C32" t="s">
         <v>96</v>
       </c>
-      <c r="B32" t="s">
+      <c r="D32" t="s">
         <v>97</v>
-      </c>
-[...4 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" t="s">
+        <v>98</v>
+      </c>
+      <c r="B33" t="s">
         <v>99</v>
       </c>
-      <c r="B33" t="s">
+      <c r="C33" t="s">
         <v>100</v>
       </c>
-      <c r="C33" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D33" t="s">
-        <v>102</v>
+        <v>26</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" t="s">
+        <v>101</v>
+      </c>
+      <c r="B34" t="s">
+        <v>102</v>
+      </c>
+      <c r="C34" t="s">
         <v>103</v>
       </c>
-      <c r="B34" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D34" t="s">
-        <v>19</v>
+        <v>26</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" t="s">
+        <v>104</v>
+      </c>
+      <c r="B35" t="s">
+        <v>105</v>
+      </c>
+      <c r="C35" t="s">
         <v>106</v>
       </c>
-      <c r="B35" t="s">
+      <c r="D35" t="s">
         <v>107</v>
-      </c>
-[...4 lines deleted...]
-        <v>109</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" t="s">
+        <v>108</v>
+      </c>
+      <c r="B36" t="s">
+        <v>109</v>
+      </c>
+      <c r="C36" t="s">
         <v>110</v>
       </c>
-      <c r="B36" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D36" t="s">
-        <v>19</v>
+        <v>26</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" t="s">
+        <v>111</v>
+      </c>
+      <c r="B37" t="s">
+        <v>112</v>
+      </c>
+      <c r="C37" t="s">
         <v>113</v>
       </c>
-      <c r="B37" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D37" t="s">
-        <v>19</v>
+        <v>26</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">