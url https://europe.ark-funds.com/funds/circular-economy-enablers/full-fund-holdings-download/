--- v1 (2026-10-07)
+++ v2 (2026-10-28)
@@ -12,392 +12,401 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="114">
-[...1 lines deleted...]
-    <t>Data from 07/10/2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="117">
+  <si>
+    <t>Data from 28/10/2026</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>ISIN</t>
   </si>
   <si>
     <t>Weight</t>
   </si>
   <si>
     <t>Currency</t>
   </si>
   <si>
+    <t>BADGER METER INC COM</t>
+  </si>
+  <si>
+    <t>US0565251081</t>
+  </si>
+  <si>
+    <t>4.77%</t>
+  </si>
+  <si>
+    <t>USD</t>
+  </si>
+  <si>
+    <t>BRAMBLES LTD NPV</t>
+  </si>
+  <si>
+    <t>AU000000BXB1</t>
+  </si>
+  <si>
+    <t>4.66%</t>
+  </si>
+  <si>
+    <t>AUD</t>
+  </si>
+  <si>
+    <t>CINTAS CORP COM</t>
+  </si>
+  <si>
+    <t>US1729081059</t>
+  </si>
+  <si>
+    <t>4.37%</t>
+  </si>
+  <si>
+    <t>PACKAGING CORP AMER COM</t>
+  </si>
+  <si>
+    <t>US6951561090</t>
+  </si>
+  <si>
+    <t>4.26%</t>
+  </si>
+  <si>
+    <t>SPIRAX GROUP PLC</t>
+  </si>
+  <si>
+    <t>GB00BWFGQN14</t>
+  </si>
+  <si>
+    <t>4.25%</t>
+  </si>
+  <si>
+    <t>GBP</t>
+  </si>
+  <si>
+    <t>DASSAULT SYSTEMES EUR0.10 (POST         SUBDIVISIO</t>
+  </si>
+  <si>
+    <t>FR0014003TT8</t>
+  </si>
+  <si>
+    <t>3.94%</t>
+  </si>
+  <si>
+    <t>EUR</t>
+  </si>
+  <si>
+    <t>METSO OYJ</t>
+  </si>
+  <si>
+    <t>FI0009014575</t>
+  </si>
+  <si>
+    <t>3.93%</t>
+  </si>
+  <si>
+    <t>VALMET OYJ NPV</t>
+  </si>
+  <si>
+    <t>FI4000074984</t>
+  </si>
+  <si>
+    <t>3.85%</t>
+  </si>
+  <si>
+    <t>SILGAN HLDGS INC COM</t>
+  </si>
+  <si>
+    <t>US8270481091</t>
+  </si>
+  <si>
+    <t>3.84%</t>
+  </si>
+  <si>
+    <t>SONOCO PRODUCTS CO.  COMMON STOCK       $1.25 PARSONGBIRD ESTATES</t>
+  </si>
+  <si>
+    <t>US8354951027</t>
+  </si>
+  <si>
+    <t>3.78%</t>
+  </si>
+  <si>
+    <t>XYLEM INC COM</t>
+  </si>
+  <si>
+    <t>US98419M1009</t>
+  </si>
+  <si>
+    <t>3.58%</t>
+  </si>
+  <si>
+    <t>UNIFIRST CORP MASS COM</t>
+  </si>
+  <si>
+    <t>US9047081040</t>
+  </si>
+  <si>
+    <t>3.57%</t>
+  </si>
+  <si>
+    <t>USS CO LTD NPV</t>
+  </si>
+  <si>
+    <t>JP3944130008</t>
+  </si>
+  <si>
+    <t>3.44%</t>
+  </si>
+  <si>
+    <t>JPY</t>
+  </si>
+  <si>
+    <t>ARE HOLDINGS INC NPV</t>
+  </si>
+  <si>
+    <t>JP3116700000</t>
+  </si>
+  <si>
+    <t>3.43%</t>
+  </si>
+  <si>
+    <t>KADANT INC COM</t>
+  </si>
+  <si>
+    <t>US48282T1043</t>
+  </si>
+  <si>
+    <t>3.40%</t>
+  </si>
+  <si>
+    <t>MCGRATH RENTCORP COM</t>
+  </si>
+  <si>
+    <t>US5805891091</t>
+  </si>
+  <si>
+    <t>3.39%</t>
+  </si>
+  <si>
+    <t>MERCARI INC NPV</t>
+  </si>
+  <si>
+    <t>JP3921290007</t>
+  </si>
+  <si>
+    <t>3.26%</t>
+  </si>
+  <si>
+    <t>AUTOTRADER GROUP PLC ORD GBP0.01</t>
+  </si>
+  <si>
+    <t>GB00BVYVFW23</t>
+  </si>
+  <si>
+    <t>3.21%</t>
+  </si>
+  <si>
+    <t>TOMRA SYSTEMS ASA</t>
+  </si>
+  <si>
+    <t>NO0012470089</t>
+  </si>
+  <si>
+    <t>3.20%</t>
+  </si>
+  <si>
+    <t>NOK</t>
+  </si>
+  <si>
+    <t>WILLDAN GROUP INC COM</t>
+  </si>
+  <si>
+    <t>US96924N1000</t>
+  </si>
+  <si>
+    <t>2.98%</t>
+  </si>
+  <si>
+    <t>GRAPHIC PACKAGING HLDG CO COM</t>
+  </si>
+  <si>
+    <t>US3886891015</t>
+  </si>
+  <si>
+    <t>2.89%</t>
+  </si>
+  <si>
+    <t>KURITA WATER INDUSTRIES NPV</t>
+  </si>
+  <si>
+    <t>JP3270000007</t>
+  </si>
+  <si>
+    <t>2.88%</t>
+  </si>
+  <si>
+    <t>COPART INC COM</t>
+  </si>
+  <si>
+    <t>US2172041061</t>
+  </si>
+  <si>
+    <t>2.78%</t>
+  </si>
+  <si>
     <t>VAMOS LOC DE CAMINHOES E MAQUINA SA COM NPV</t>
   </si>
   <si>
     <t>BRVAMOACNOR7</t>
   </si>
   <si>
-    <t>6.35%</t>
+    <t>2.72%</t>
   </si>
   <si>
     <t>BRL</t>
   </si>
   <si>
-    <t>SPIRAX GROUP PLC</t>
-[...212 lines deleted...]
-    <t>2.52%</t>
+    <t>ENERGY RECOVERY INC COM</t>
+  </si>
+  <si>
+    <t>US29270J1007</t>
+  </si>
+  <si>
+    <t>2.19%</t>
   </si>
   <si>
     <t>WASION HOLDINGS LTD</t>
   </si>
   <si>
     <t>KYG9463P1081</t>
   </si>
   <si>
-    <t>2.34%</t>
+    <t>2.05%</t>
   </si>
   <si>
     <t>HKD</t>
   </si>
   <si>
+    <t>SHO-BOND HOLDINGS CO LTD NPV</t>
+  </si>
+  <si>
+    <t>JP3360250009</t>
+  </si>
+  <si>
+    <t>2.01%</t>
+  </si>
+  <si>
     <t>AURUBIS AG NPV</t>
   </si>
   <si>
     <t>DE0006766504</t>
   </si>
   <si>
-    <t>2.29%</t>
-[...17 lines deleted...]
-    <t>1.90%</t>
+    <t>1.99%</t>
   </si>
   <si>
     <t>TRUSVAL TECHNOLOGY CO LTD</t>
   </si>
   <si>
     <t>TW0006667009</t>
   </si>
   <si>
-    <t>1.68%</t>
+    <t>1.61%</t>
   </si>
   <si>
     <t>TWD</t>
   </si>
   <si>
     <t>BUYSELL TECHNOLOGIES CO LTD NPV</t>
   </si>
   <si>
     <t>JP3778270003</t>
   </si>
   <si>
-    <t>1.50%</t>
+    <t>1.38%</t>
   </si>
   <si>
     <t>OSAKI ELEC.</t>
   </si>
   <si>
     <t>JP3187600006</t>
   </si>
   <si>
-    <t>0.87%</t>
+    <t>0.80%</t>
   </si>
   <si>
     <t>BLACK DIAMOND GRP.</t>
   </si>
   <si>
     <t>CA09202D2077</t>
   </si>
   <si>
-    <t>0.61%</t>
+    <t>0.59%</t>
   </si>
   <si>
     <t>CAD</t>
   </si>
   <si>
+    <t>TREASURE FACTORY</t>
+  </si>
+  <si>
+    <t>JP3637270004</t>
+  </si>
+  <si>
+    <t>0.40%</t>
+  </si>
+  <si>
     <t>BOOKOFF GRP. HLDGS.</t>
   </si>
   <si>
     <t>JP3829940000</t>
   </si>
   <si>
-    <t>0.42%</t>
-[...8 lines deleted...]
-    <t>0.40%</t>
+    <t>0.36%</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -772,485 +781,485 @@
     <row r="5" spans="1:4">
       <c r="A5" t="s">
         <v>9</v>
       </c>
       <c r="B5" t="s">
         <v>10</v>
       </c>
       <c r="C5" t="s">
         <v>11</v>
       </c>
       <c r="D5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" t="s">
         <v>13</v>
       </c>
       <c r="B6" t="s">
         <v>14</v>
       </c>
       <c r="C6" t="s">
         <v>15</v>
       </c>
       <c r="D6" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" t="s">
+        <v>16</v>
+      </c>
+      <c r="B7" t="s">
         <v>17</v>
       </c>
-      <c r="B7" t="s">
+      <c r="C7" t="s">
         <v>18</v>
       </c>
-      <c r="C7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D7" t="s">
-        <v>20</v>
+        <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
+        <v>19</v>
+      </c>
+      <c r="B8" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" t="s">
         <v>21</v>
       </c>
-      <c r="B8" t="s">
+      <c r="D8" t="s">
         <v>22</v>
-      </c>
-[...4 lines deleted...]
-        <v>20</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
+        <v>23</v>
+      </c>
+      <c r="B9" t="s">
         <v>24</v>
       </c>
-      <c r="B9" t="s">
+      <c r="C9" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
       <c r="D9" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
         <v>27</v>
       </c>
       <c r="B10" t="s">
         <v>28</v>
       </c>
       <c r="C10" t="s">
         <v>29</v>
       </c>
       <c r="D10" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
+        <v>30</v>
+      </c>
+      <c r="B11" t="s">
         <v>31</v>
       </c>
-      <c r="B11" t="s">
+      <c r="C11" t="s">
         <v>32</v>
       </c>
-      <c r="C11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D11" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
+        <v>33</v>
+      </c>
+      <c r="B12" t="s">
         <v>34</v>
       </c>
-      <c r="B12" t="s">
+      <c r="C12" t="s">
         <v>35</v>
       </c>
-      <c r="C12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D12" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
         <v>36</v>
       </c>
       <c r="B13" t="s">
         <v>37</v>
       </c>
       <c r="C13" t="s">
         <v>38</v>
       </c>
       <c r="D13" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
         <v>39</v>
       </c>
       <c r="B14" t="s">
         <v>40</v>
       </c>
       <c r="C14" t="s">
         <v>41</v>
       </c>
       <c r="D14" t="s">
-        <v>20</v>
+        <v>8</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
         <v>42</v>
       </c>
       <c r="B15" t="s">
         <v>43</v>
       </c>
       <c r="C15" t="s">
         <v>44</v>
       </c>
       <c r="D15" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
         <v>45</v>
       </c>
       <c r="B16" t="s">
         <v>46</v>
       </c>
       <c r="C16" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="D16" t="s">
-        <v>30</v>
+        <v>48</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="B17" t="s">
+        <v>50</v>
+      </c>
+      <c r="C17" t="s">
+        <v>51</v>
+      </c>
+      <c r="D17" t="s">
         <v>48</v>
-      </c>
-[...4 lines deleted...]
-        <v>26</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="B18" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="C18" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="D18" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="B19" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="C19" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="D19" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="B20" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="C20" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="D20" t="s">
-        <v>26</v>
+        <v>48</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="B21" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="C21" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="D21" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="B22" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="C22" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="D22" t="s">
-        <v>30</v>
+        <v>67</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="B23" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="C23" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="D23" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="B24" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="C24" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="D24" t="s">
-        <v>71</v>
+        <v>8</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="B25" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="C25" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="D25" t="s">
-        <v>30</v>
+        <v>48</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="B26" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="C26" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="D26" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="B27" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="C27" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="D27" t="s">
-        <v>30</v>
+        <v>83</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="B28" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="C28" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="D28" t="s">
-        <v>84</v>
+        <v>8</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="B29" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="C29" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="D29" t="s">
-        <v>20</v>
+        <v>90</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="B30" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="C30" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="D30" t="s">
-        <v>30</v>
+        <v>48</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="B31" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="C31" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="D31" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="B32" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="C32" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="D32" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="B33" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="C33" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="D33" t="s">
-        <v>26</v>
+        <v>48</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="B34" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="C34" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="D34" t="s">
-        <v>26</v>
+        <v>48</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="B35" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="C35" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="D35" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="B36" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="C36" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="D36" t="s">
-        <v>26</v>
+        <v>48</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="B37" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="C37" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="D37" t="s">
-        <v>26</v>
+        <v>48</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">