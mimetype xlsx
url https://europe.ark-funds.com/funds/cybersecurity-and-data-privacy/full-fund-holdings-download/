--- v0 (2026-06-04)
+++ v1 (2026-08-28)
@@ -12,368 +12,359 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="106">
-[...1 lines deleted...]
-    <t>Data from 04/06/2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="103">
+  <si>
+    <t>Data from 28/08/2026</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>ISIN</t>
   </si>
   <si>
     <t>Weight</t>
   </si>
   <si>
     <t>Currency</t>
   </si>
   <si>
+    <t>QUALYS INC COM USD0.001</t>
+  </si>
+  <si>
+    <t>US74758T3032</t>
+  </si>
+  <si>
+    <t>6.12%</t>
+  </si>
+  <si>
+    <t>USD</t>
+  </si>
+  <si>
+    <t>RAPID7 INC COM</t>
+  </si>
+  <si>
+    <t>US7534221046</t>
+  </si>
+  <si>
+    <t>5.31%</t>
+  </si>
+  <si>
+    <t>RUBRIK</t>
+  </si>
+  <si>
+    <t>US7811541090</t>
+  </si>
+  <si>
+    <t>5.20%</t>
+  </si>
+  <si>
+    <t>OKTA INC</t>
+  </si>
+  <si>
+    <t>US6792951054</t>
+  </si>
+  <si>
+    <t>5.19%</t>
+  </si>
+  <si>
+    <t>ZSCALER INC COM</t>
+  </si>
+  <si>
+    <t>US98980G1022</t>
+  </si>
+  <si>
+    <t>5.11%</t>
+  </si>
+  <si>
+    <t>SENTINELONE INC CL A COM</t>
+  </si>
+  <si>
+    <t>US81730H1095</t>
+  </si>
+  <si>
+    <t>5.08%</t>
+  </si>
+  <si>
+    <t>CROWDSTRIKE HLDGS INC CL A</t>
+  </si>
+  <si>
+    <t>US22788C1053</t>
+  </si>
+  <si>
+    <t>4.85%</t>
+  </si>
+  <si>
     <t>PALO ALTO NETWORKS INC COM USD0.0001</t>
   </si>
   <si>
     <t>US6974351057</t>
   </si>
   <si>
-    <t>7.62%</t>
-[...2 lines deleted...]
-    <t>USD</t>
+    <t>4.67%</t>
+  </si>
+  <si>
+    <t>VARONIS SYS INC COM</t>
+  </si>
+  <si>
+    <t>US9222801022</t>
+  </si>
+  <si>
+    <t>4.55%</t>
+  </si>
+  <si>
+    <t>TENABLE HOLDINGS INC</t>
+  </si>
+  <si>
+    <t>US88025T1025</t>
+  </si>
+  <si>
+    <t>4.48%</t>
+  </si>
+  <si>
+    <t>CLOUDFLARE INC COM USD0.001 CL A</t>
+  </si>
+  <si>
+    <t>US18915M1071</t>
+  </si>
+  <si>
+    <t>4.39%</t>
   </si>
   <si>
     <t>FORTINET INC COM</t>
   </si>
   <si>
     <t>US34959E1091</t>
   </si>
   <si>
-    <t>6.30%</t>
-[...17 lines deleted...]
-    <t>5.43%</t>
+    <t>4.26%</t>
+  </si>
+  <si>
+    <t>GEN DIGITAL INC</t>
+  </si>
+  <si>
+    <t>US6687711084</t>
+  </si>
+  <si>
+    <t>4.14%</t>
+  </si>
+  <si>
+    <t>VERISIGN INC COM</t>
+  </si>
+  <si>
+    <t>US92343E1029</t>
+  </si>
+  <si>
+    <t>3.56%</t>
+  </si>
+  <si>
+    <t>CHECK POINT SOFTWARE TECHNOLOGIES LTD</t>
+  </si>
+  <si>
+    <t>IL0010824113</t>
+  </si>
+  <si>
+    <t>3.25%</t>
+  </si>
+  <si>
+    <t>NETSCOUT SYS INC COM</t>
+  </si>
+  <si>
+    <t>US64115T1043</t>
+  </si>
+  <si>
+    <t>3.23%</t>
+  </si>
+  <si>
+    <t>TREND MICRO INC NPV</t>
+  </si>
+  <si>
+    <t>JP3637300009</t>
+  </si>
+  <si>
+    <t>3.07%</t>
+  </si>
+  <si>
+    <t>JPY</t>
+  </si>
+  <si>
+    <t>A10 NETWORKS INC COM</t>
+  </si>
+  <si>
+    <t>US0021211018</t>
+  </si>
+  <si>
+    <t>2.93%</t>
+  </si>
+  <si>
+    <t>CLEAR SECURE INC CL A</t>
+  </si>
+  <si>
+    <t>US18467V1098</t>
+  </si>
+  <si>
+    <t>2.69%</t>
+  </si>
+  <si>
+    <t>F5 INC COM STK NPV</t>
+  </si>
+  <si>
+    <t>US3156161024</t>
+  </si>
+  <si>
+    <t>2.08%</t>
   </si>
   <si>
     <t>BLACKBERRY LTD COM</t>
   </si>
   <si>
     <t>CA09228F1036</t>
   </si>
   <si>
-    <t>5.29%</t>
-[...35 lines deleted...]
-    <t>4.44%</t>
+    <t>1.97%</t>
+  </si>
+  <si>
+    <t>MITEK SYSTEMS INC</t>
+  </si>
+  <si>
+    <t>US6067102003</t>
+  </si>
+  <si>
+    <t>1.84%</t>
+  </si>
+  <si>
+    <t>ZIFF DAVIS INC COM USD0.001</t>
+  </si>
+  <si>
+    <t>US48123V1026</t>
+  </si>
+  <si>
+    <t>1.74%</t>
+  </si>
+  <si>
+    <t>ONESPAN INC COM</t>
+  </si>
+  <si>
+    <t>US68287N1000</t>
+  </si>
+  <si>
+    <t>1.68%</t>
   </si>
   <si>
     <t>AKAMAI TECHNOLOGIES INC COM</t>
   </si>
   <si>
     <t>US00971T1016</t>
   </si>
   <si>
-    <t>4.31%</t>
-[...128 lines deleted...]
-    <t>1.66%</t>
+    <t>1.59%</t>
+  </si>
+  <si>
+    <t>OPEN TEXT CORP COM</t>
+  </si>
+  <si>
+    <t>CA6837151068</t>
+  </si>
+  <si>
+    <t>1.55%</t>
+  </si>
+  <si>
+    <t>CAD</t>
+  </si>
+  <si>
+    <t>RADWARE LTD</t>
+  </si>
+  <si>
+    <t>IL0010834765</t>
+  </si>
+  <si>
+    <t>1.50%</t>
+  </si>
+  <si>
+    <t>TRUECALLER AB</t>
+  </si>
+  <si>
+    <t>SE0016787071</t>
+  </si>
+  <si>
+    <t>1.26%</t>
+  </si>
+  <si>
+    <t>SEK</t>
+  </si>
+  <si>
+    <t>COGNYTE SOFTWARE</t>
+  </si>
+  <si>
+    <t>IL0011691438</t>
+  </si>
+  <si>
+    <t>1.24%</t>
+  </si>
+  <si>
+    <t>NCC GROUP ORD GBP0.01</t>
+  </si>
+  <si>
+    <t>GB00B01QGK86</t>
+  </si>
+  <si>
+    <t>0.69%</t>
+  </si>
+  <si>
+    <t>GBP</t>
   </si>
   <si>
     <t>GB GROUP ORD GBP0.025</t>
   </si>
   <si>
     <t>GB0006870611</t>
   </si>
   <si>
-    <t>1.25%</t>
-[...61 lines deleted...]
-  <si>
     <t>0.53%</t>
-  </si>
-[...7 lines deleted...]
-    <t>0.33%</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -676,51 +667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D35"/>
+  <dimension ref="A1:D34"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703369" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="10.568848" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>2</v>
       </c>
@@ -916,79 +907,79 @@
     <row r="17" spans="1:4">
       <c r="A17" t="s">
         <v>45</v>
       </c>
       <c r="B17" t="s">
         <v>46</v>
       </c>
       <c r="C17" t="s">
         <v>47</v>
       </c>
       <c r="D17" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
         <v>48</v>
       </c>
       <c r="B18" t="s">
         <v>49</v>
       </c>
       <c r="C18" t="s">
         <v>50</v>
       </c>
       <c r="D18" t="s">
-        <v>51</v>
+        <v>8</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
+        <v>51</v>
+      </c>
+      <c r="B19" t="s">
         <v>52</v>
       </c>
-      <c r="B19" t="s">
+      <c r="C19" t="s">
         <v>53</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="D19" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
+        <v>54</v>
+      </c>
+      <c r="B20" t="s">
         <v>55</v>
       </c>
-      <c r="B20" t="s">
+      <c r="C20" t="s">
         <v>56</v>
       </c>
-      <c r="C20" t="s">
+      <c r="D20" t="s">
         <v>57</v>
-      </c>
-[...1 lines deleted...]
-        <v>8</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
         <v>58</v>
       </c>
       <c r="B21" t="s">
         <v>59</v>
       </c>
       <c r="C21" t="s">
         <v>60</v>
       </c>
       <c r="D21" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
         <v>61</v>
       </c>
       <c r="B22" t="s">
         <v>62</v>
       </c>
       <c r="C22" t="s">
         <v>63</v>
@@ -1056,149 +1047,135 @@
     <row r="27" spans="1:4">
       <c r="A27" t="s">
         <v>76</v>
       </c>
       <c r="B27" t="s">
         <v>77</v>
       </c>
       <c r="C27" t="s">
         <v>78</v>
       </c>
       <c r="D27" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" t="s">
         <v>79</v>
       </c>
       <c r="B28" t="s">
         <v>80</v>
       </c>
       <c r="C28" t="s">
         <v>81</v>
       </c>
       <c r="D28" t="s">
-        <v>82</v>
+        <v>8</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" t="s">
+        <v>82</v>
+      </c>
+      <c r="B29" t="s">
         <v>83</v>
       </c>
-      <c r="B29" t="s">
+      <c r="C29" t="s">
         <v>84</v>
       </c>
-      <c r="C29" t="s">
+      <c r="D29" t="s">
         <v>85</v>
-      </c>
-[...1 lines deleted...]
-        <v>8</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" t="s">
         <v>86</v>
       </c>
       <c r="B30" t="s">
         <v>87</v>
       </c>
       <c r="C30" t="s">
         <v>88</v>
       </c>
       <c r="D30" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" t="s">
         <v>89</v>
       </c>
       <c r="B31" t="s">
         <v>90</v>
       </c>
       <c r="C31" t="s">
         <v>91</v>
       </c>
       <c r="D31" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" t="s">
         <v>93</v>
       </c>
       <c r="B32" t="s">
         <v>94</v>
       </c>
       <c r="C32" t="s">
         <v>95</v>
       </c>
       <c r="D32" t="s">
-        <v>96</v>
+        <v>8</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" t="s">
+        <v>96</v>
+      </c>
+      <c r="B33" t="s">
         <v>97</v>
       </c>
-      <c r="B33" t="s">
+      <c r="C33" t="s">
         <v>98</v>
       </c>
-      <c r="C33" t="s">
+      <c r="D33" t="s">
         <v>99</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" t="s">
         <v>100</v>
       </c>
       <c r="B34" t="s">
         <v>101</v>
       </c>
       <c r="C34" t="s">
         <v>102</v>
       </c>
       <c r="D34" t="s">
-        <v>8</v>
-[...13 lines deleted...]
-        <v>82</v>
+        <v>99</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">