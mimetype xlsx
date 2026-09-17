--- v1 (2026-08-28)
+++ v2 (2026-09-17)
@@ -12,347 +12,344 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="103">
-[...1 lines deleted...]
-    <t>Data from 28/08/2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="102">
+  <si>
+    <t>Data from 17/09/2026</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>ISIN</t>
   </si>
   <si>
     <t>Weight</t>
   </si>
   <si>
     <t>Currency</t>
   </si>
   <si>
     <t>QUALYS INC COM USD0.001</t>
   </si>
   <si>
     <t>US74758T3032</t>
   </si>
   <si>
-    <t>6.12%</t>
+    <t>5.93%</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
+    <t>OKTA INC</t>
+  </si>
+  <si>
+    <t>US6792951054</t>
+  </si>
+  <si>
+    <t>5.64%</t>
+  </si>
+  <si>
+    <t>ZSCALER INC COM</t>
+  </si>
+  <si>
+    <t>US98980G1022</t>
+  </si>
+  <si>
+    <t>5.21%</t>
+  </si>
+  <si>
+    <t>SENTINELONE INC CL A COM</t>
+  </si>
+  <si>
+    <t>US81730H1095</t>
+  </si>
+  <si>
+    <t>5.17%</t>
+  </si>
+  <si>
+    <t>CROWDSTRIKE HLDGS INC CL A</t>
+  </si>
+  <si>
+    <t>US22788C1053</t>
+  </si>
+  <si>
+    <t>5.12%</t>
+  </si>
+  <si>
+    <t>RUBRIK</t>
+  </si>
+  <si>
+    <t>US7811541090</t>
+  </si>
+  <si>
+    <t>5.09%</t>
+  </si>
+  <si>
     <t>RAPID7 INC COM</t>
   </si>
   <si>
     <t>US7534221046</t>
   </si>
   <si>
-    <t>5.31%</t>
-[...44 lines deleted...]
-    <t>4.85%</t>
+    <t>4.89%</t>
+  </si>
+  <si>
+    <t>VARONIS SYS INC COM</t>
+  </si>
+  <si>
+    <t>US9222801022</t>
+  </si>
+  <si>
+    <t>4.74%</t>
+  </si>
+  <si>
+    <t>CLOUDFLARE INC COM USD0.001 CL A</t>
+  </si>
+  <si>
+    <t>US18915M1071</t>
+  </si>
+  <si>
+    <t>4.62%</t>
   </si>
   <si>
     <t>PALO ALTO NETWORKS INC COM USD0.0001</t>
   </si>
   <si>
     <t>US6974351057</t>
   </si>
   <si>
-    <t>4.67%</t>
-[...8 lines deleted...]
-    <t>4.55%</t>
+    <t>4.57%</t>
   </si>
   <si>
     <t>TENABLE HOLDINGS INC</t>
   </si>
   <si>
     <t>US88025T1025</t>
   </si>
   <si>
-    <t>4.48%</t>
-[...8 lines deleted...]
-    <t>4.39%</t>
+    <t>4.32%</t>
   </si>
   <si>
     <t>FORTINET INC COM</t>
   </si>
   <si>
     <t>US34959E1091</t>
   </si>
   <si>
-    <t>4.26%</t>
+    <t>4.22%</t>
   </si>
   <si>
     <t>GEN DIGITAL INC</t>
   </si>
   <si>
     <t>US6687711084</t>
   </si>
   <si>
-    <t>4.14%</t>
+    <t>4.15%</t>
   </si>
   <si>
     <t>VERISIGN INC COM</t>
   </si>
   <si>
     <t>US92343E1029</t>
   </si>
   <si>
-    <t>3.56%</t>
+    <t>3.60%</t>
+  </si>
+  <si>
+    <t>TREND MICRO INC NPV</t>
+  </si>
+  <si>
+    <t>JP3637300009</t>
+  </si>
+  <si>
+    <t>3.52%</t>
+  </si>
+  <si>
+    <t>JPY</t>
   </si>
   <si>
     <t>CHECK POINT SOFTWARE TECHNOLOGIES LTD</t>
   </si>
   <si>
     <t>IL0010824113</t>
   </si>
   <si>
-    <t>3.25%</t>
+    <t>3.36%</t>
   </si>
   <si>
     <t>NETSCOUT SYS INC COM</t>
   </si>
   <si>
     <t>US64115T1043</t>
   </si>
   <si>
-    <t>3.23%</t>
-[...11 lines deleted...]
-    <t>JPY</t>
+    <t>3.14%</t>
   </si>
   <si>
     <t>A10 NETWORKS INC COM</t>
   </si>
   <si>
     <t>US0021211018</t>
   </si>
   <si>
-    <t>2.93%</t>
+    <t>2.87%</t>
   </si>
   <si>
     <t>CLEAR SECURE INC CL A</t>
   </si>
   <si>
     <t>US18467V1098</t>
   </si>
   <si>
-    <t>2.69%</t>
+    <t>2.47%</t>
   </si>
   <si>
     <t>F5 INC COM STK NPV</t>
   </si>
   <si>
     <t>US3156161024</t>
   </si>
   <si>
-    <t>2.08%</t>
+    <t>2.14%</t>
+  </si>
+  <si>
+    <t>ZIFF DAVIS INC COM USD0.001</t>
+  </si>
+  <si>
+    <t>US48123V1026</t>
+  </si>
+  <si>
+    <t>1.83%</t>
+  </si>
+  <si>
+    <t>ONESPAN INC COM</t>
+  </si>
+  <si>
+    <t>US68287N1000</t>
+  </si>
+  <si>
+    <t>1.82%</t>
   </si>
   <si>
     <t>BLACKBERRY LTD COM</t>
   </si>
   <si>
     <t>CA09228F1036</t>
   </si>
   <si>
-    <t>1.97%</t>
+    <t>1.73%</t>
   </si>
   <si>
     <t>MITEK SYSTEMS INC</t>
   </si>
   <si>
     <t>US6067102003</t>
   </si>
   <si>
-    <t>1.84%</t>
-[...17 lines deleted...]
-    <t>1.68%</t>
+    <t>1.69%</t>
+  </si>
+  <si>
+    <t>RADWARE LTD</t>
+  </si>
+  <si>
+    <t>IL0010834765</t>
+  </si>
+  <si>
+    <t>1.49%</t>
   </si>
   <si>
     <t>AKAMAI TECHNOLOGIES INC COM</t>
   </si>
   <si>
     <t>US00971T1016</t>
   </si>
   <si>
-    <t>1.59%</t>
-[...1 lines deleted...]
-  <si>
     <t>OPEN TEXT CORP COM</t>
   </si>
   <si>
     <t>CA6837151068</t>
   </si>
   <si>
-    <t>1.55%</t>
+    <t>1.44%</t>
   </si>
   <si>
     <t>CAD</t>
   </si>
   <si>
-    <t>RADWARE LTD</t>
-[...5 lines deleted...]
-    <t>1.50%</t>
+    <t>COGNYTE SOFTWARE</t>
+  </si>
+  <si>
+    <t>IL0011691438</t>
+  </si>
+  <si>
+    <t>1.17%</t>
   </si>
   <si>
     <t>TRUECALLER AB</t>
   </si>
   <si>
     <t>SE0016787071</t>
   </si>
   <si>
-    <t>1.26%</t>
+    <t>1.14%</t>
   </si>
   <si>
     <t>SEK</t>
   </si>
   <si>
-    <t>COGNYTE SOFTWARE</t>
-[...7 lines deleted...]
-  <si>
     <t>NCC GROUP ORD GBP0.01</t>
   </si>
   <si>
     <t>GB00B01QGK86</t>
   </si>
   <si>
-    <t>0.69%</t>
+    <t>0.63%</t>
   </si>
   <si>
     <t>GBP</t>
   </si>
   <si>
     <t>GB GROUP ORD GBP0.025</t>
   </si>
   <si>
     <t>GB0006870611</t>
   </si>
   <si>
     <t>0.53%</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -907,79 +904,79 @@
     <row r="17" spans="1:4">
       <c r="A17" t="s">
         <v>45</v>
       </c>
       <c r="B17" t="s">
         <v>46</v>
       </c>
       <c r="C17" t="s">
         <v>47</v>
       </c>
       <c r="D17" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
         <v>48</v>
       </c>
       <c r="B18" t="s">
         <v>49</v>
       </c>
       <c r="C18" t="s">
         <v>50</v>
       </c>
       <c r="D18" t="s">
-        <v>8</v>
+        <v>51</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B19" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C19" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D19" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B20" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C20" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D20" t="s">
-        <v>57</v>
+        <v>8</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
         <v>58</v>
       </c>
       <c r="B21" t="s">
         <v>59</v>
       </c>
       <c r="C21" t="s">
         <v>60</v>
       </c>
       <c r="D21" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
         <v>61</v>
       </c>
       <c r="B22" t="s">
         <v>62</v>
       </c>
       <c r="C22" t="s">
         <v>63</v>
@@ -1058,124 +1055,124 @@
         <v>8</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" t="s">
         <v>79</v>
       </c>
       <c r="B28" t="s">
         <v>80</v>
       </c>
       <c r="C28" t="s">
         <v>81</v>
       </c>
       <c r="D28" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" t="s">
         <v>82</v>
       </c>
       <c r="B29" t="s">
         <v>83</v>
       </c>
       <c r="C29" t="s">
-        <v>84</v>
+        <v>81</v>
       </c>
       <c r="D29" t="s">
-        <v>85</v>
+        <v>8</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" t="s">
+        <v>84</v>
+      </c>
+      <c r="B30" t="s">
+        <v>85</v>
+      </c>
+      <c r="C30" t="s">
         <v>86</v>
       </c>
-      <c r="B30" t="s">
+      <c r="D30" t="s">
         <v>87</v>
-      </c>
-[...4 lines deleted...]
-        <v>8</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" t="s">
+        <v>88</v>
+      </c>
+      <c r="B31" t="s">
         <v>89</v>
       </c>
-      <c r="B31" t="s">
+      <c r="C31" t="s">
         <v>90</v>
       </c>
-      <c r="C31" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D31" t="s">
-        <v>92</v>
+        <v>8</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" t="s">
+        <v>91</v>
+      </c>
+      <c r="B32" t="s">
+        <v>92</v>
+      </c>
+      <c r="C32" t="s">
         <v>93</v>
       </c>
-      <c r="B32" t="s">
+      <c r="D32" t="s">
         <v>94</v>
-      </c>
-[...4 lines deleted...]
-        <v>8</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" t="s">
+        <v>95</v>
+      </c>
+      <c r="B33" t="s">
         <v>96</v>
       </c>
-      <c r="B33" t="s">
+      <c r="C33" t="s">
         <v>97</v>
       </c>
-      <c r="C33" t="s">
+      <c r="D33" t="s">
         <v>98</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" t="s">
+        <v>99</v>
+      </c>
+      <c r="B34" t="s">
         <v>100</v>
       </c>
-      <c r="B34" t="s">
+      <c r="C34" t="s">
         <v>101</v>
       </c>
-      <c r="C34" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D34" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">