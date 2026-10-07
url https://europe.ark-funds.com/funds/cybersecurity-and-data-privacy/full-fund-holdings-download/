--- v2 (2026-09-17)
+++ v3 (2026-10-07)
@@ -14,354 +14,354 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="102">
   <si>
-    <t>Data from 17/09/2026</t>
+    <t>Data from 07/10/2026</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>ISIN</t>
   </si>
   <si>
     <t>Weight</t>
   </si>
   <si>
     <t>Currency</t>
   </si>
   <si>
+    <t>OKTA INC</t>
+  </si>
+  <si>
+    <t>US6792951054</t>
+  </si>
+  <si>
+    <t>6.16%</t>
+  </si>
+  <si>
+    <t>USD</t>
+  </si>
+  <si>
     <t>QUALYS INC COM USD0.001</t>
   </si>
   <si>
     <t>US74758T3032</t>
   </si>
   <si>
-    <t>5.93%</t>
-[...11 lines deleted...]
-    <t>5.64%</t>
+    <t>6.08%</t>
+  </si>
+  <si>
+    <t>RUBRIK</t>
+  </si>
+  <si>
+    <t>US7811541090</t>
+  </si>
+  <si>
+    <t>5.73%</t>
+  </si>
+  <si>
+    <t>CROWDSTRIKE HLDGS INC CL A</t>
+  </si>
+  <si>
+    <t>US22788C1053</t>
+  </si>
+  <si>
+    <t>5.56%</t>
   </si>
   <si>
     <t>ZSCALER INC COM</t>
   </si>
   <si>
     <t>US98980G1022</t>
   </si>
   <si>
-    <t>5.21%</t>
+    <t>5.42%</t>
   </si>
   <si>
     <t>SENTINELONE INC CL A COM</t>
   </si>
   <si>
     <t>US81730H1095</t>
   </si>
   <si>
-    <t>5.17%</t>
-[...17 lines deleted...]
-    <t>5.09%</t>
+    <t>5.41%</t>
+  </si>
+  <si>
+    <t>PALO ALTO NETWORKS INC COM USD0.0001</t>
+  </si>
+  <si>
+    <t>US6974351057</t>
+  </si>
+  <si>
+    <t>4.80%</t>
+  </si>
+  <si>
+    <t>CLOUDFLARE INC COM USD0.001 CL A</t>
+  </si>
+  <si>
+    <t>US18915M1071</t>
+  </si>
+  <si>
+    <t>4.74%</t>
+  </si>
+  <si>
+    <t>VARONIS SYS INC COM</t>
+  </si>
+  <si>
+    <t>US9222801022</t>
+  </si>
+  <si>
+    <t>4.67%</t>
   </si>
   <si>
     <t>RAPID7 INC COM</t>
   </si>
   <si>
     <t>US7534221046</t>
   </si>
   <si>
-    <t>4.89%</t>
-[...26 lines deleted...]
-    <t>4.57%</t>
+    <t>4.52%</t>
+  </si>
+  <si>
+    <t>FORTINET INC COM</t>
+  </si>
+  <si>
+    <t>US34959E1091</t>
+  </si>
+  <si>
+    <t>4.42%</t>
   </si>
   <si>
     <t>TENABLE HOLDINGS INC</t>
   </si>
   <si>
     <t>US88025T1025</t>
   </si>
   <si>
-    <t>4.32%</t>
-[...8 lines deleted...]
-    <t>4.22%</t>
+    <t>4.41%</t>
+  </si>
+  <si>
+    <t>TREND MICRO INC NPV</t>
+  </si>
+  <si>
+    <t>JP3637300009</t>
+  </si>
+  <si>
+    <t>3.51%</t>
+  </si>
+  <si>
+    <t>JPY</t>
+  </si>
+  <si>
+    <t>VERISIGN INC COM</t>
+  </si>
+  <si>
+    <t>US92343E1029</t>
+  </si>
+  <si>
+    <t>3.32%</t>
+  </si>
+  <si>
+    <t>NETSCOUT SYS INC COM</t>
+  </si>
+  <si>
+    <t>US64115T1043</t>
+  </si>
+  <si>
+    <t>3.14%</t>
+  </si>
+  <si>
+    <t>CHECK POINT SOFTWARE TECHNOLOGIES LTD</t>
+  </si>
+  <si>
+    <t>IL0010824113</t>
+  </si>
+  <si>
+    <t>3.02%</t>
+  </si>
+  <si>
+    <t>A10 NETWORKS INC COM</t>
+  </si>
+  <si>
+    <t>US0021211018</t>
+  </si>
+  <si>
+    <t>2.91%</t>
   </si>
   <si>
     <t>GEN DIGITAL INC</t>
   </si>
   <si>
     <t>US6687711084</t>
   </si>
   <si>
-    <t>4.15%</t>
-[...47 lines deleted...]
-    <t>2.87%</t>
+    <t>2.90%</t>
   </si>
   <si>
     <t>CLEAR SECURE INC CL A</t>
   </si>
   <si>
     <t>US18467V1098</t>
   </si>
   <si>
-    <t>2.47%</t>
+    <t>2.37%</t>
   </si>
   <si>
     <t>F5 INC COM STK NPV</t>
   </si>
   <si>
     <t>US3156161024</t>
   </si>
   <si>
-    <t>2.14%</t>
+    <t>2.23%</t>
+  </si>
+  <si>
+    <t>BLACKBERRY LTD COM</t>
+  </si>
+  <si>
+    <t>CA09228F1036</t>
+  </si>
+  <si>
+    <t>2.04%</t>
+  </si>
+  <si>
+    <t>ONESPAN INC COM</t>
+  </si>
+  <si>
+    <t>US68287N1000</t>
+  </si>
+  <si>
+    <t>1.76%</t>
   </si>
   <si>
     <t>ZIFF DAVIS INC COM USD0.001</t>
   </si>
   <si>
     <t>US48123V1026</t>
   </si>
   <si>
-    <t>1.83%</t>
-[...17 lines deleted...]
-    <t>1.73%</t>
+    <t>1.60%</t>
   </si>
   <si>
     <t>MITEK SYSTEMS INC</t>
   </si>
   <si>
     <t>US6067102003</t>
   </si>
   <si>
-    <t>1.69%</t>
+    <t>1.57%</t>
   </si>
   <si>
     <t>RADWARE LTD</t>
   </si>
   <si>
     <t>IL0010834765</t>
   </si>
   <si>
-    <t>1.49%</t>
+    <t>1.46%</t>
   </si>
   <si>
     <t>AKAMAI TECHNOLOGIES INC COM</t>
   </si>
   <si>
     <t>US00971T1016</t>
   </si>
   <si>
     <t>OPEN TEXT CORP COM</t>
   </si>
   <si>
     <t>CA6837151068</t>
   </si>
   <si>
-    <t>1.44%</t>
+    <t>1.31%</t>
   </si>
   <si>
     <t>CAD</t>
   </si>
   <si>
     <t>COGNYTE SOFTWARE</t>
   </si>
   <si>
     <t>IL0011691438</t>
   </si>
   <si>
-    <t>1.17%</t>
+    <t>1.14%</t>
   </si>
   <si>
     <t>TRUECALLER AB</t>
   </si>
   <si>
     <t>SE0016787071</t>
   </si>
   <si>
-    <t>1.14%</t>
+    <t>1.04%</t>
   </si>
   <si>
     <t>SEK</t>
   </si>
   <si>
     <t>NCC GROUP ORD GBP0.01</t>
   </si>
   <si>
     <t>GB00B01QGK86</t>
   </si>
   <si>
-    <t>0.63%</t>
+    <t>0.64%</t>
   </si>
   <si>
     <t>GBP</t>
   </si>
   <si>
     <t>GB GROUP ORD GBP0.025</t>
   </si>
   <si>
     <t>GB0006870611</t>
   </si>
   <si>
-    <t>0.53%</t>
+    <t>0.45%</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -876,79 +876,79 @@
     <row r="15" spans="1:4">
       <c r="A15" t="s">
         <v>39</v>
       </c>
       <c r="B15" t="s">
         <v>40</v>
       </c>
       <c r="C15" t="s">
         <v>41</v>
       </c>
       <c r="D15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
         <v>42</v>
       </c>
       <c r="B16" t="s">
         <v>43</v>
       </c>
       <c r="C16" t="s">
         <v>44</v>
       </c>
       <c r="D16" t="s">
-        <v>8</v>
+        <v>45</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B17" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C17" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D17" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B18" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C18" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D18" t="s">
-        <v>51</v>
+        <v>8</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
         <v>52</v>
       </c>
       <c r="B19" t="s">
         <v>53</v>
       </c>
       <c r="C19" t="s">
         <v>54</v>
       </c>
       <c r="D19" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
         <v>55</v>
       </c>
       <c r="B20" t="s">
         <v>56</v>
       </c>
       <c r="C20" t="s">
         <v>57</v>