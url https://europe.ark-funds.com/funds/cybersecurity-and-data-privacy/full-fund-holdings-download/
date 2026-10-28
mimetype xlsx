--- v3 (2026-10-07)
+++ v4 (2026-10-28)
@@ -14,354 +14,354 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="102">
   <si>
-    <t>Data from 07/10/2026</t>
+    <t>Data from 28/10/2026</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>ISIN</t>
   </si>
   <si>
     <t>Weight</t>
   </si>
   <si>
     <t>Currency</t>
   </si>
   <si>
+    <t>QUALYS INC COM USD0.001</t>
+  </si>
+  <si>
+    <t>US74758T3032</t>
+  </si>
+  <si>
+    <t>6.43%</t>
+  </si>
+  <si>
+    <t>USD</t>
+  </si>
+  <si>
+    <t>ZSCALER INC COM</t>
+  </si>
+  <si>
+    <t>US98980G1022</t>
+  </si>
+  <si>
+    <t>6.25%</t>
+  </si>
+  <si>
+    <t>RAPID7 INC COM</t>
+  </si>
+  <si>
+    <t>US7534221046</t>
+  </si>
+  <si>
+    <t>6.21%</t>
+  </si>
+  <si>
     <t>OKTA INC</t>
   </si>
   <si>
     <t>US6792951054</t>
   </si>
   <si>
-    <t>6.16%</t>
-[...11 lines deleted...]
-    <t>6.08%</t>
+    <t>5.81%</t>
   </si>
   <si>
     <t>RUBRIK</t>
   </si>
   <si>
     <t>US7811541090</t>
   </si>
   <si>
-    <t>5.73%</t>
+    <t>5.70%</t>
+  </si>
+  <si>
+    <t>TENABLE HOLDINGS INC</t>
+  </si>
+  <si>
+    <t>US88025T1025</t>
+  </si>
+  <si>
+    <t>5.05%</t>
+  </si>
+  <si>
+    <t>SENTINELONE INC CL A COM</t>
+  </si>
+  <si>
+    <t>US81730H1095</t>
+  </si>
+  <si>
+    <t>5.02%</t>
   </si>
   <si>
     <t>CROWDSTRIKE HLDGS INC CL A</t>
   </si>
   <si>
     <t>US22788C1053</t>
   </si>
   <si>
-    <t>5.56%</t>
-[...17 lines deleted...]
-    <t>5.41%</t>
+    <t>4.90%</t>
+  </si>
+  <si>
+    <t>VARONIS SYS INC COM</t>
+  </si>
+  <si>
+    <t>US9222801022</t>
+  </si>
+  <si>
+    <t>4.39%</t>
   </si>
   <si>
     <t>PALO ALTO NETWORKS INC COM USD0.0001</t>
   </si>
   <si>
     <t>US6974351057</t>
   </si>
   <si>
-    <t>4.80%</t>
+    <t>4.19%</t>
   </si>
   <si>
     <t>CLOUDFLARE INC COM USD0.001 CL A</t>
   </si>
   <si>
     <t>US18915M1071</t>
   </si>
   <si>
-    <t>4.74%</t>
-[...17 lines deleted...]
-    <t>4.52%</t>
+    <t>4.16%</t>
   </si>
   <si>
     <t>FORTINET INC COM</t>
   </si>
   <si>
     <t>US34959E1091</t>
   </si>
   <si>
-    <t>4.42%</t>
-[...8 lines deleted...]
-    <t>4.41%</t>
+    <t>3.98%</t>
   </si>
   <si>
     <t>TREND MICRO INC NPV</t>
   </si>
   <si>
     <t>JP3637300009</t>
   </si>
   <si>
-    <t>3.51%</t>
+    <t>3.61%</t>
   </si>
   <si>
     <t>JPY</t>
   </si>
   <si>
+    <t>CHECK POINT SOFTWARE TECHNOLOGIES LTD</t>
+  </si>
+  <si>
+    <t>IL0010824113</t>
+  </si>
+  <si>
+    <t>3.43%</t>
+  </si>
+  <si>
     <t>VERISIGN INC COM</t>
   </si>
   <si>
     <t>US92343E1029</t>
   </si>
   <si>
-    <t>3.32%</t>
+    <t>3.28%</t>
   </si>
   <si>
     <t>NETSCOUT SYS INC COM</t>
   </si>
   <si>
     <t>US64115T1043</t>
   </si>
   <si>
-    <t>3.14%</t>
-[...8 lines deleted...]
-    <t>3.02%</t>
+    <t>2.93%</t>
+  </si>
+  <si>
+    <t>GEN DIGITAL INC</t>
+  </si>
+  <si>
+    <t>US6687711084</t>
+  </si>
+  <si>
+    <t>2.91%</t>
+  </si>
+  <si>
+    <t>CLEAR SECURE INC CL A</t>
+  </si>
+  <si>
+    <t>US18467V1098</t>
+  </si>
+  <si>
+    <t>2.47%</t>
   </si>
   <si>
     <t>A10 NETWORKS INC COM</t>
   </si>
   <si>
     <t>US0021211018</t>
   </si>
   <si>
-    <t>2.91%</t>
-[...17 lines deleted...]
-    <t>2.37%</t>
+    <t>2.46%</t>
   </si>
   <si>
     <t>F5 INC COM STK NPV</t>
   </si>
   <si>
     <t>US3156161024</t>
   </si>
   <si>
-    <t>2.23%</t>
+    <t>2.06%</t>
+  </si>
+  <si>
+    <t>ONESPAN INC COM</t>
+  </si>
+  <si>
+    <t>US68287N1000</t>
+  </si>
+  <si>
+    <t>1.85%</t>
   </si>
   <si>
     <t>BLACKBERRY LTD COM</t>
   </si>
   <si>
     <t>CA09228F1036</t>
   </si>
   <si>
-    <t>2.04%</t>
-[...8 lines deleted...]
-    <t>1.76%</t>
+    <t>1.84%</t>
   </si>
   <si>
     <t>ZIFF DAVIS INC COM USD0.001</t>
   </si>
   <si>
     <t>US48123V1026</t>
   </si>
   <si>
-    <t>1.60%</t>
+    <t>1.58%</t>
   </si>
   <si>
     <t>MITEK SYSTEMS INC</t>
   </si>
   <si>
     <t>US6067102003</t>
   </si>
   <si>
-    <t>1.57%</t>
+    <t>OPEN TEXT CORP COM</t>
+  </si>
+  <si>
+    <t>CA6837151068</t>
+  </si>
+  <si>
+    <t>1.50%</t>
+  </si>
+  <si>
+    <t>CAD</t>
   </si>
   <si>
     <t>RADWARE LTD</t>
   </si>
   <si>
     <t>IL0010834765</t>
   </si>
   <si>
-    <t>1.46%</t>
+    <t>1.44%</t>
   </si>
   <si>
     <t>AKAMAI TECHNOLOGIES INC COM</t>
   </si>
   <si>
     <t>US00971T1016</t>
   </si>
   <si>
-    <t>OPEN TEXT CORP COM</t>
-[...8 lines deleted...]
-    <t>CAD</t>
+    <t>1.24%</t>
   </si>
   <si>
     <t>COGNYTE SOFTWARE</t>
   </si>
   <si>
     <t>IL0011691438</t>
   </si>
   <si>
-    <t>1.14%</t>
+    <t>1.21%</t>
   </si>
   <si>
     <t>TRUECALLER AB</t>
   </si>
   <si>
     <t>SE0016787071</t>
   </si>
   <si>
-    <t>1.04%</t>
+    <t>1.06%</t>
   </si>
   <si>
     <t>SEK</t>
   </si>
   <si>
     <t>NCC GROUP ORD GBP0.01</t>
   </si>
   <si>
     <t>GB00B01QGK86</t>
   </si>
   <si>
-    <t>0.64%</t>
+    <t>0.72%</t>
   </si>
   <si>
     <t>GBP</t>
   </si>
   <si>
     <t>GB GROUP ORD GBP0.025</t>
   </si>
   <si>
     <t>GB0006870611</t>
   </si>
   <si>
-    <t>0.45%</t>
+    <t>0.47%</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1027,96 +1027,96 @@
         <v>8</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" t="s">
         <v>73</v>
       </c>
       <c r="B26" t="s">
         <v>74</v>
       </c>
       <c r="C26" t="s">
         <v>75</v>
       </c>
       <c r="D26" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" t="s">
         <v>76</v>
       </c>
       <c r="B27" t="s">
         <v>77</v>
       </c>
       <c r="C27" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="D27" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" t="s">
+        <v>78</v>
+      </c>
+      <c r="B28" t="s">
         <v>79</v>
       </c>
-      <c r="B28" t="s">
+      <c r="C28" t="s">
         <v>80</v>
       </c>
-      <c r="C28" t="s">
+      <c r="D28" t="s">
         <v>81</v>
-      </c>
-[...1 lines deleted...]
-        <v>8</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" t="s">
         <v>82</v>
       </c>
       <c r="B29" t="s">
         <v>83</v>
       </c>
       <c r="C29" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="D29" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B30" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C30" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="D30" t="s">
-        <v>87</v>
+        <v>8</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" t="s">
         <v>88</v>
       </c>
       <c r="B31" t="s">
         <v>89</v>
       </c>
       <c r="C31" t="s">
         <v>90</v>
       </c>
       <c r="D31" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" t="s">
         <v>91</v>
       </c>
       <c r="B32" t="s">
         <v>92</v>
       </c>
       <c r="C32" t="s">
         <v>93</v>