--- v0 (2026-06-04)
+++ v1 (2026-09-17)
@@ -12,905 +12,878 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="285">
-[...1 lines deleted...]
-    <t>Data from 04/06/2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="276">
+  <si>
+    <t>Data from 17/09/2026</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>ISIN</t>
   </si>
   <si>
     <t>Weight</t>
   </si>
   <si>
     <t>Currency</t>
   </si>
   <si>
+    <t>TETRA TECH INC</t>
+  </si>
+  <si>
+    <t>US88162G1031</t>
+  </si>
+  <si>
+    <t>1.43%</t>
+  </si>
+  <si>
+    <t>USD</t>
+  </si>
+  <si>
+    <t>ARCADIS NV COMSTK</t>
+  </si>
+  <si>
+    <t>NL0006237562</t>
+  </si>
+  <si>
+    <t>EUR</t>
+  </si>
+  <si>
+    <t>VALMET OYJ NPV</t>
+  </si>
+  <si>
+    <t>FI4000074984</t>
+  </si>
+  <si>
+    <t>1.40%</t>
+  </si>
+  <si>
+    <t>WEG SA COM NPV</t>
+  </si>
+  <si>
+    <t>BRWEGEACNOR0</t>
+  </si>
+  <si>
+    <t>1.33%</t>
+  </si>
+  <si>
+    <t>BRL</t>
+  </si>
+  <si>
+    <t>OJI HOLDINGS CORP</t>
+  </si>
+  <si>
+    <t>JP3174410005</t>
+  </si>
+  <si>
+    <t>1.25%</t>
+  </si>
+  <si>
+    <t>JPY</t>
+  </si>
+  <si>
+    <t>NIBE INDUSTRIER AB SER B NPV</t>
+  </si>
+  <si>
+    <t>SE0015988019</t>
+  </si>
+  <si>
+    <t>SEK</t>
+  </si>
+  <si>
+    <t>SAMSUNG SDI KRW5000</t>
+  </si>
+  <si>
+    <t>KR7006400006</t>
+  </si>
+  <si>
+    <t>1.24%</t>
+  </si>
+  <si>
+    <t>KRW</t>
+  </si>
+  <si>
+    <t>ITRON INC COM</t>
+  </si>
+  <si>
+    <t>US4657411066</t>
+  </si>
+  <si>
+    <t>WATTS WATER TECHNOLOGIES INC</t>
+  </si>
+  <si>
+    <t>US9427491025</t>
+  </si>
+  <si>
+    <t>1.22%</t>
+  </si>
+  <si>
+    <t>SVENSKA CELLULOSA AB-SCA SER B NPV</t>
+  </si>
+  <si>
+    <t>SE0000112724</t>
+  </si>
+  <si>
+    <t>1.21%</t>
+  </si>
+  <si>
+    <t>VERALTO CORP</t>
+  </si>
+  <si>
+    <t>US92338C1036</t>
+  </si>
+  <si>
+    <t>SCHNEIDER ELECTRIC SE EUR4.00</t>
+  </si>
+  <si>
+    <t>FR0000121972</t>
+  </si>
+  <si>
+    <t>1.20%</t>
+  </si>
+  <si>
+    <t>AMERICAN WATER WORKS CO.</t>
+  </si>
+  <si>
+    <t>US0304201033</t>
+  </si>
+  <si>
+    <t>MEIDENSHA CORP NPV</t>
+  </si>
+  <si>
+    <t>JP3919800007</t>
+  </si>
+  <si>
+    <t>OWENS CORNING NEW COM</t>
+  </si>
+  <si>
+    <t>US6907421019</t>
+  </si>
+  <si>
+    <t>ANDRITZ AG NPV (BR)</t>
+  </si>
+  <si>
+    <t>AT0000730007</t>
+  </si>
+  <si>
+    <t>1.19%</t>
+  </si>
+  <si>
+    <t>DARLING INGREDIENTS INC COMSTK</t>
+  </si>
+  <si>
+    <t>US2372661015</t>
+  </si>
+  <si>
+    <t>WEST FRASER TIMBER CO LTD COM</t>
+  </si>
+  <si>
+    <t>CA9528451052</t>
+  </si>
+  <si>
+    <t>1.18%</t>
+  </si>
+  <si>
+    <t>CAD</t>
+  </si>
+  <si>
+    <t>HITACHI NPV</t>
+  </si>
+  <si>
+    <t>JP3788600009</t>
+  </si>
+  <si>
+    <t>ECOLAB</t>
+  </si>
+  <si>
+    <t>US2788651006</t>
+  </si>
+  <si>
+    <t>1.17%</t>
+  </si>
+  <si>
+    <t>KNORR BREMSE AG</t>
+  </si>
+  <si>
+    <t>DE000KBX1006</t>
+  </si>
+  <si>
+    <t>1.16%</t>
+  </si>
+  <si>
+    <t>CPFL ENERGIA SA COM NPV</t>
+  </si>
+  <si>
+    <t>BRCPFEACNOR0</t>
+  </si>
+  <si>
+    <t>1.15%</t>
+  </si>
+  <si>
+    <t>WABTEC COM</t>
+  </si>
+  <si>
+    <t>US9297401088</t>
+  </si>
+  <si>
+    <t>EATON CORPORATION PLC COM USD0.01</t>
+  </si>
+  <si>
+    <t>IE00B8KQN827</t>
+  </si>
+  <si>
+    <t>1.14%</t>
+  </si>
+  <si>
+    <t>LG ENERGY SOLUTION LTD KRW500 373220</t>
+  </si>
+  <si>
+    <t>KR7373220003</t>
+  </si>
+  <si>
+    <t>UNITED UTILITIES GROUP PLC ORD GBP0.05</t>
+  </si>
+  <si>
+    <t>GB00B39J2M42</t>
+  </si>
+  <si>
+    <t>1.12%</t>
+  </si>
+  <si>
+    <t>GBP</t>
+  </si>
+  <si>
+    <t>WSP GLOBAL INC COM NPV</t>
+  </si>
+  <si>
+    <t>CA92938W2022</t>
+  </si>
+  <si>
+    <t>XYLEM INC COM</t>
+  </si>
+  <si>
+    <t>US98419M1009</t>
+  </si>
+  <si>
+    <t>1.11%</t>
+  </si>
+  <si>
+    <t>VALEO SE EUR1</t>
+  </si>
+  <si>
+    <t>FR0013176526</t>
+  </si>
+  <si>
+    <t>IDEX CORP COM</t>
+  </si>
+  <si>
+    <t>US45167R1041</t>
+  </si>
+  <si>
+    <t>1.10%</t>
+  </si>
+  <si>
+    <t>REXEL EUR5</t>
+  </si>
+  <si>
+    <t>FR0010451203</t>
+  </si>
+  <si>
+    <t>HOLMEN AB SER B NPV</t>
+  </si>
+  <si>
+    <t>SE0011090018</t>
+  </si>
+  <si>
+    <t>PENTA OCEAN CONSTRUCTION NPV</t>
+  </si>
+  <si>
+    <t>JP3309000002</t>
+  </si>
+  <si>
+    <t>1.09%</t>
+  </si>
+  <si>
+    <t>AUTODESK</t>
+  </si>
+  <si>
+    <t>US0527691069</t>
+  </si>
+  <si>
+    <t>STANTEC INC COM</t>
+  </si>
+  <si>
+    <t>CA85472N1096</t>
+  </si>
+  <si>
+    <t>1.08%</t>
+  </si>
+  <si>
+    <t>NORDEX SE</t>
+  </si>
+  <si>
+    <t>DE000A0D6554</t>
+  </si>
+  <si>
+    <t>1.07%</t>
+  </si>
+  <si>
+    <t>SEVERN TRENT ORD GBP0.9789</t>
+  </si>
+  <si>
+    <t>GB00B1FH8J72</t>
+  </si>
+  <si>
+    <t>ALFA LAVAL AB NPV</t>
+  </si>
+  <si>
+    <t>SE0000695876</t>
+  </si>
+  <si>
+    <t>1.06%</t>
+  </si>
+  <si>
+    <t>SCATEC ASA NOK0.025</t>
+  </si>
+  <si>
+    <t>NO0010715139</t>
+  </si>
+  <si>
+    <t>NOK</t>
+  </si>
+  <si>
+    <t>VERISK ANALYTICS INC COM</t>
+  </si>
+  <si>
+    <t>US92345Y1064</t>
+  </si>
+  <si>
+    <t>ZURN ELKAY WATER SOLUTIONS COR</t>
+  </si>
+  <si>
+    <t>US98983L1089</t>
+  </si>
+  <si>
+    <t>ALSTOM EUR7.00</t>
+  </si>
+  <si>
+    <t>FR0010220475</t>
+  </si>
+  <si>
+    <t>TRASMISSIONE ELETTRICITA RETE NAZIO ORD EUR0.22.</t>
+  </si>
+  <si>
+    <t>IT0003242622</t>
+  </si>
+  <si>
+    <t>KEMIRA OYJ NPV</t>
+  </si>
+  <si>
+    <t>FI0009004824</t>
+  </si>
+  <si>
+    <t>SWECO AB</t>
+  </si>
+  <si>
+    <t>SE0014960373</t>
+  </si>
+  <si>
+    <t>1.05%</t>
+  </si>
+  <si>
+    <t>WESCO INTL INC COM</t>
+  </si>
+  <si>
+    <t>US95082P1057</t>
+  </si>
+  <si>
+    <t>1.04%</t>
+  </si>
+  <si>
+    <t>BADGER METER INC COM</t>
+  </si>
+  <si>
+    <t>US0565251081</t>
+  </si>
+  <si>
+    <t>ROCKWOOL A/S</t>
+  </si>
+  <si>
+    <t>DK0063855168</t>
+  </si>
+  <si>
+    <t>1.03%</t>
+  </si>
+  <si>
+    <t>DKK</t>
+  </si>
+  <si>
+    <t>TRANE TECHNOLOGIES PLC COM USD1</t>
+  </si>
+  <si>
+    <t>IE00BK9ZQ967</t>
+  </si>
+  <si>
+    <t>ERG SPA EUR0.10</t>
+  </si>
+  <si>
+    <t>IT0001157020</t>
+  </si>
+  <si>
+    <t>HA SUSTAINABLE INFRASTRUCTURECAPITAL INC</t>
+  </si>
+  <si>
+    <t>US41068X1000</t>
+  </si>
+  <si>
+    <t>SOITEC S.A. EUR2</t>
+  </si>
+  <si>
+    <t>FR0013227113</t>
+  </si>
+  <si>
+    <t>MERIDIAN ENERGY LIMITED NPV</t>
+  </si>
+  <si>
+    <t>NZMELE0002S7</t>
+  </si>
+  <si>
+    <t>NZD</t>
+  </si>
+  <si>
+    <t>LEGRAND SA EUR4</t>
+  </si>
+  <si>
+    <t>FR0010307819</t>
+  </si>
+  <si>
+    <t>1.02%</t>
+  </si>
+  <si>
+    <t>WASTE MGMT INC DEL COM.</t>
+  </si>
+  <si>
+    <t>US94106L1098</t>
+  </si>
+  <si>
+    <t>ABB LTD CHF0.12 (REGD)</t>
+  </si>
+  <si>
+    <t>CH0012221716</t>
+  </si>
+  <si>
+    <t>1.01%</t>
+  </si>
+  <si>
+    <t>CHF</t>
+  </si>
+  <si>
+    <t>SPIE SA EUR0.47</t>
+  </si>
+  <si>
+    <t>FR0012757854</t>
+  </si>
+  <si>
+    <t>CIA SANEAMENTO BASICO DE SAO PAULO COM  NPV</t>
+  </si>
+  <si>
+    <t>BRSBSPACNOR5</t>
+  </si>
+  <si>
+    <t>SUNBELT RENTALS HOLDINGS INC</t>
+  </si>
+  <si>
+    <t>US8669661048</t>
+  </si>
+  <si>
+    <t>1.00%</t>
+  </si>
+  <si>
+    <t>TEREX CORP NEW COM</t>
+  </si>
+  <si>
+    <t>US8807791038</t>
+  </si>
+  <si>
+    <t>NEXANS SA EUR1</t>
+  </si>
+  <si>
+    <t>FR0000044448</t>
+  </si>
+  <si>
+    <t>AFRY AB SER B NPV</t>
+  </si>
+  <si>
+    <t>SE0005999836</t>
+  </si>
+  <si>
+    <t>0.99%</t>
+  </si>
+  <si>
+    <t>EDP RENEWABLES SA</t>
+  </si>
+  <si>
+    <t>ES0127797019</t>
+  </si>
+  <si>
+    <t>KANADEVIA CORP</t>
+  </si>
+  <si>
+    <t>JP3789000001</t>
+  </si>
+  <si>
+    <t>0.98%</t>
+  </si>
+  <si>
+    <t>WEYERHAEUSER CO</t>
+  </si>
+  <si>
+    <t>US9621661043</t>
+  </si>
+  <si>
+    <t>RAYONIER INC</t>
+  </si>
+  <si>
+    <t>US7549071030</t>
+  </si>
+  <si>
+    <t>COMMERCIAL METALS CO</t>
+  </si>
+  <si>
+    <t>US2017231034</t>
+  </si>
+  <si>
+    <t>0.97%</t>
+  </si>
+  <si>
+    <t>ELIA GROUP NPV.</t>
+  </si>
+  <si>
+    <t>BE0003822393</t>
+  </si>
+  <si>
+    <t>PRYSMIAN SPA NPV</t>
+  </si>
+  <si>
+    <t>IT0004176001</t>
+  </si>
+  <si>
+    <t>KURITA WATER INDUSTRIES NPV</t>
+  </si>
+  <si>
+    <t>JP3270000007</t>
+  </si>
+  <si>
+    <t>0.96%</t>
+  </si>
+  <si>
+    <t>JOHNSON MATTHEY</t>
+  </si>
+  <si>
+    <t>GB00BTQHVY80</t>
+  </si>
+  <si>
+    <t>0.95%</t>
+  </si>
+  <si>
+    <t>DOWA HOLDINGS CO LTD</t>
+  </si>
+  <si>
+    <t>JP3638600001</t>
+  </si>
+  <si>
+    <t>AECOM</t>
+  </si>
+  <si>
+    <t>US00766T1007</t>
+  </si>
+  <si>
+    <t>0.94%</t>
+  </si>
+  <si>
+    <t>CARRIER GLOBAL</t>
+  </si>
+  <si>
+    <t>US14448C1045</t>
+  </si>
+  <si>
+    <t>0.92%</t>
+  </si>
+  <si>
+    <t>PENNON GROUP ORD GBP0.6105</t>
+  </si>
+  <si>
+    <t>GB00BNNTLN49</t>
+  </si>
+  <si>
+    <t>0.90%</t>
+  </si>
+  <si>
+    <t>EBARA CORP ADR</t>
+  </si>
+  <si>
+    <t>JP3166000004</t>
+  </si>
+  <si>
+    <t>0.88%</t>
+  </si>
+  <si>
+    <t>SK IE TECHNOLOGY CO LTD KRW1000</t>
+  </si>
+  <si>
+    <t>KR7361610009</t>
+  </si>
+  <si>
+    <t>COSTAIN GROUP PLC</t>
+  </si>
+  <si>
+    <t>GB00B64NSP76</t>
+  </si>
+  <si>
+    <t>0.87%</t>
+  </si>
+  <si>
+    <t>PENTAIR PLC</t>
+  </si>
+  <si>
+    <t>IE00BLS09M33</t>
+  </si>
+  <si>
+    <t>0.84%</t>
+  </si>
+  <si>
+    <t>AURUBIS AG NPV</t>
+  </si>
+  <si>
+    <t>DE0006766504</t>
+  </si>
+  <si>
+    <t>0.83%</t>
+  </si>
+  <si>
+    <t>ONTERRIS INC</t>
+  </si>
+  <si>
+    <t>US6151111019</t>
+  </si>
+  <si>
+    <t>0.82%</t>
+  </si>
+  <si>
+    <t>FIRST SOLAR INC COM</t>
+  </si>
+  <si>
+    <t>US3364331070</t>
+  </si>
+  <si>
+    <t>0.80%</t>
+  </si>
+  <si>
+    <t>NXP SEMICONDUCTORS N V EUR0.20</t>
+  </si>
+  <si>
+    <t>NL0009538784</t>
+  </si>
+  <si>
+    <t>INFINEON TECHNOLOGIES AG ORD NPV (REGD)</t>
+  </si>
+  <si>
+    <t>DE0006231004</t>
+  </si>
+  <si>
+    <t>ENERGIX-RENEWABLE ENERGIES</t>
+  </si>
+  <si>
+    <t>IL0011233553</t>
+  </si>
+  <si>
+    <t>0.78%</t>
+  </si>
+  <si>
+    <t>ILS</t>
+  </si>
+  <si>
+    <t>MERCURY NZ LTD NPV</t>
+  </si>
+  <si>
+    <t>NZMRPE0001S2</t>
+  </si>
+  <si>
+    <t>ORMAT TECHNOLOGIES INC COM</t>
+  </si>
+  <si>
+    <t>US6866881021</t>
+  </si>
+  <si>
+    <t>0.75%</t>
+  </si>
+  <si>
+    <t>BORREGAARD ASA COM STK</t>
+  </si>
+  <si>
+    <t>NO0010657505</t>
+  </si>
+  <si>
+    <t>0.73%</t>
+  </si>
+  <si>
+    <t>DREDGING ENVIRON. &amp; MARINE ENG.</t>
+  </si>
+  <si>
+    <t>BE0974413453</t>
+  </si>
+  <si>
+    <t>0.71%</t>
+  </si>
+  <si>
+    <t>XPENG INC ADS</t>
+  </si>
+  <si>
+    <t>US98422D1054</t>
+  </si>
+  <si>
+    <t>0.70%</t>
+  </si>
+  <si>
+    <t>BTS GROUP HOLDINGS PCL</t>
+  </si>
+  <si>
+    <t>TH0221B10Z13</t>
+  </si>
+  <si>
+    <t>0.67%</t>
+  </si>
+  <si>
+    <t>THB</t>
+  </si>
+  <si>
+    <t>BEIJING ENTERPRISES WATER GP LTD HKD0.10</t>
+  </si>
+  <si>
+    <t>BMG0957L1090</t>
+  </si>
+  <si>
+    <t>0.65%</t>
+  </si>
+  <si>
+    <t>HKD</t>
+  </si>
+  <si>
+    <t>ON SEMICONDUCTOR CORP COM</t>
+  </si>
+  <si>
+    <t>US6821891057</t>
+  </si>
+  <si>
+    <t>0.61%</t>
+  </si>
+  <si>
     <t>PLANET LABS PBC COM CL A</t>
   </si>
   <si>
     <t>US72703X1063</t>
   </si>
   <si>
-    <t>3.49%</t>
-[...779 lines deleted...]
-    <t>0.51%</t>
+    <t>0.55%</t>
+  </si>
+  <si>
+    <t>RENEW ENERGY GLOBAL PLC</t>
+  </si>
+  <si>
+    <t>GB00BNQMPN80</t>
+  </si>
+  <si>
+    <t>0.49%</t>
   </si>
   <si>
     <t>ALTRI SGPS SA</t>
   </si>
   <si>
     <t>PTALT0AE0002</t>
   </si>
   <si>
-    <t>0.50%</t>
-[...32 lines deleted...]
-    <t>0.38%</t>
+    <t>0.44%</t>
   </si>
   <si>
     <t>LENZING AG NPV</t>
   </si>
   <si>
     <t>AT0000644505</t>
   </si>
   <si>
-    <t>0.30%</t>
+    <t>0.40%</t>
+  </si>
+  <si>
+    <t>OYO</t>
+  </si>
+  <si>
+    <t>JP3174600001</t>
+  </si>
+  <si>
+    <t>0.39%</t>
+  </si>
+  <si>
+    <t>VAISALA OYJ</t>
+  </si>
+  <si>
+    <t>FI0009900682</t>
+  </si>
+  <si>
+    <t>0.29%</t>
+  </si>
+  <si>
+    <t>BTS GROUP HOLDING THB4(LOCAL)</t>
+  </si>
+  <si>
+    <t>TH0221B10Z05</t>
+  </si>
+  <si>
+    <t>0.00%</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1213,1467 +1186,1481 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D102"/>
+  <dimension ref="A1:D103"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="60.128174" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="57.700195" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="10.568848" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>2</v>
       </c>
       <c r="C3" t="s">
         <v>3</v>
       </c>
       <c r="D3" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
         <v>5</v>
       </c>
       <c r="B4" t="s">
         <v>6</v>
       </c>
       <c r="C4" t="s">
         <v>7</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
         <v>9</v>
       </c>
       <c r="B5" t="s">
         <v>10</v>
       </c>
       <c r="C5" t="s">
+        <v>7</v>
+      </c>
+      <c r="D5" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>12</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" t="s">
+        <v>12</v>
+      </c>
+      <c r="B6" t="s">
         <v>13</v>
       </c>
-      <c r="B6" t="s">
+      <c r="C6" t="s">
         <v>14</v>
       </c>
-      <c r="C6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D6" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" t="s">
+        <v>15</v>
+      </c>
+      <c r="B7" t="s">
         <v>16</v>
       </c>
-      <c r="B7" t="s">
+      <c r="C7" t="s">
         <v>17</v>
       </c>
-      <c r="C7" t="s">
+      <c r="D7" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
+        <v>19</v>
+      </c>
+      <c r="B8" t="s">
         <v>20</v>
       </c>
-      <c r="B8" t="s">
+      <c r="C8" t="s">
         <v>21</v>
       </c>
-      <c r="C8" t="s">
+      <c r="D8" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
+        <v>23</v>
+      </c>
+      <c r="B9" t="s">
         <v>24</v>
       </c>
-      <c r="B9" t="s">
+      <c r="C9" t="s">
+        <v>21</v>
+      </c>
+      <c r="D9" t="s">
         <v>25</v>
-      </c>
-[...4 lines deleted...]
-        <v>12</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
+        <v>26</v>
+      </c>
+      <c r="B10" t="s">
         <v>27</v>
       </c>
-      <c r="B10" t="s">
+      <c r="C10" t="s">
         <v>28</v>
       </c>
-      <c r="C10" t="s">
+      <c r="D10" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>12</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
         <v>30</v>
       </c>
       <c r="B11" t="s">
         <v>31</v>
       </c>
       <c r="C11" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="D11" t="s">
-        <v>19</v>
+        <v>8</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
+        <v>32</v>
+      </c>
+      <c r="B12" t="s">
         <v>33</v>
       </c>
-      <c r="B12" t="s">
+      <c r="C12" t="s">
         <v>34</v>
       </c>
-      <c r="C12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D12" t="s">
-        <v>36</v>
+        <v>8</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
+        <v>35</v>
+      </c>
+      <c r="B13" t="s">
+        <v>36</v>
+      </c>
+      <c r="C13" t="s">
         <v>37</v>
       </c>
-      <c r="B13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D13" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="B14" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="C14" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D14" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
+        <v>40</v>
+      </c>
+      <c r="B15" t="s">
+        <v>41</v>
+      </c>
+      <c r="C15" t="s">
         <v>42</v>
       </c>
-      <c r="B15" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D15" t="s">
-        <v>45</v>
+        <v>11</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="B16" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="C16" t="s">
-        <v>48</v>
+        <v>42</v>
       </c>
       <c r="D16" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="B17" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="C17" t="s">
-        <v>52</v>
+        <v>42</v>
       </c>
       <c r="D17" t="s">
-        <v>36</v>
+        <v>22</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
-        <v>53</v>
+        <v>47</v>
       </c>
       <c r="B18" t="s">
-        <v>54</v>
+        <v>48</v>
       </c>
       <c r="C18" t="s">
-        <v>55</v>
+        <v>42</v>
       </c>
       <c r="D18" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
-        <v>56</v>
+        <v>49</v>
       </c>
       <c r="B19" t="s">
-        <v>57</v>
+        <v>50</v>
       </c>
       <c r="C19" t="s">
-        <v>58</v>
+        <v>51</v>
       </c>
       <c r="D19" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
-        <v>59</v>
+        <v>52</v>
       </c>
       <c r="B20" t="s">
-        <v>60</v>
+        <v>53</v>
       </c>
       <c r="C20" t="s">
-        <v>61</v>
+        <v>51</v>
       </c>
       <c r="D20" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
-        <v>62</v>
+        <v>54</v>
       </c>
       <c r="B21" t="s">
-        <v>63</v>
+        <v>55</v>
       </c>
       <c r="C21" t="s">
-        <v>64</v>
+        <v>56</v>
       </c>
       <c r="D21" t="s">
-        <v>8</v>
+        <v>57</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
-        <v>65</v>
+        <v>58</v>
       </c>
       <c r="B22" t="s">
-        <v>66</v>
+        <v>59</v>
       </c>
       <c r="C22" t="s">
-        <v>67</v>
+        <v>56</v>
       </c>
       <c r="D22" t="s">
-        <v>36</v>
+        <v>22</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
-        <v>68</v>
+        <v>60</v>
       </c>
       <c r="B23" t="s">
-        <v>69</v>
+        <v>61</v>
       </c>
       <c r="C23" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="D23" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
-        <v>70</v>
+        <v>63</v>
       </c>
       <c r="B24" t="s">
-        <v>71</v>
+        <v>64</v>
       </c>
       <c r="C24" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="D24" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" t="s">
-        <v>73</v>
+        <v>66</v>
       </c>
       <c r="B25" t="s">
-        <v>74</v>
+        <v>67</v>
       </c>
       <c r="C25" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="D25" t="s">
-        <v>8</v>
+        <v>18</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" t="s">
-        <v>76</v>
+        <v>69</v>
       </c>
       <c r="B26" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="C26" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="D26" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" t="s">
-        <v>78</v>
+        <v>71</v>
       </c>
       <c r="B27" t="s">
-        <v>79</v>
+        <v>72</v>
       </c>
       <c r="C27" t="s">
-        <v>80</v>
+        <v>73</v>
       </c>
       <c r="D27" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" t="s">
-        <v>81</v>
+        <v>74</v>
       </c>
       <c r="B28" t="s">
-        <v>82</v>
+        <v>75</v>
       </c>
       <c r="C28" t="s">
-        <v>80</v>
+        <v>73</v>
       </c>
       <c r="D28" t="s">
-        <v>8</v>
+        <v>29</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" t="s">
-        <v>83</v>
+        <v>76</v>
       </c>
       <c r="B29" t="s">
-        <v>84</v>
+        <v>77</v>
       </c>
       <c r="C29" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="D29" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" t="s">
-        <v>86</v>
+        <v>80</v>
       </c>
       <c r="B30" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="C30" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="D30" t="s">
-        <v>36</v>
+        <v>57</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="B31" t="s">
-        <v>89</v>
+        <v>83</v>
       </c>
       <c r="C31" t="s">
-        <v>90</v>
+        <v>84</v>
       </c>
       <c r="D31" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" t="s">
-        <v>91</v>
+        <v>85</v>
       </c>
       <c r="B32" t="s">
-        <v>92</v>
+        <v>86</v>
       </c>
       <c r="C32" t="s">
-        <v>90</v>
+        <v>84</v>
       </c>
       <c r="D32" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" t="s">
-        <v>93</v>
+        <v>87</v>
       </c>
       <c r="B33" t="s">
-        <v>94</v>
+        <v>88</v>
       </c>
       <c r="C33" t="s">
-        <v>95</v>
+        <v>89</v>
       </c>
       <c r="D33" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" t="s">
-        <v>96</v>
+        <v>90</v>
       </c>
       <c r="B34" t="s">
-        <v>97</v>
+        <v>91</v>
       </c>
       <c r="C34" t="s">
-        <v>98</v>
+        <v>89</v>
       </c>
       <c r="D34" t="s">
-        <v>36</v>
+        <v>11</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" t="s">
-        <v>99</v>
+        <v>92</v>
       </c>
       <c r="B35" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="C35" t="s">
-        <v>101</v>
+        <v>89</v>
       </c>
       <c r="D35" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" t="s">
-        <v>102</v>
+        <v>94</v>
       </c>
       <c r="B36" t="s">
-        <v>103</v>
+        <v>95</v>
       </c>
       <c r="C36" t="s">
-        <v>104</v>
+        <v>96</v>
       </c>
       <c r="D36" t="s">
-        <v>105</v>
+        <v>22</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" t="s">
-        <v>106</v>
+        <v>97</v>
       </c>
       <c r="B37" t="s">
-        <v>107</v>
+        <v>98</v>
       </c>
       <c r="C37" t="s">
-        <v>108</v>
+        <v>96</v>
       </c>
       <c r="D37" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" t="s">
-        <v>109</v>
+        <v>99</v>
       </c>
       <c r="B38" t="s">
-        <v>110</v>
+        <v>100</v>
       </c>
       <c r="C38" t="s">
-        <v>108</v>
+        <v>101</v>
       </c>
       <c r="D38" t="s">
-        <v>111</v>
+        <v>57</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" t="s">
-        <v>112</v>
+        <v>102</v>
       </c>
       <c r="B39" t="s">
-        <v>113</v>
+        <v>103</v>
       </c>
       <c r="C39" t="s">
-        <v>114</v>
+        <v>104</v>
       </c>
       <c r="D39" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" t="s">
-        <v>115</v>
+        <v>105</v>
       </c>
       <c r="B40" t="s">
-        <v>116</v>
+        <v>106</v>
       </c>
       <c r="C40" t="s">
-        <v>117</v>
+        <v>104</v>
       </c>
       <c r="D40" t="s">
-        <v>118</v>
+        <v>79</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" t="s">
-        <v>119</v>
+        <v>107</v>
       </c>
       <c r="B41" t="s">
-        <v>120</v>
+        <v>108</v>
       </c>
       <c r="C41" t="s">
-        <v>117</v>
+        <v>109</v>
       </c>
       <c r="D41" t="s">
-        <v>12</v>
+        <v>25</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" t="s">
-        <v>121</v>
+        <v>110</v>
       </c>
       <c r="B42" t="s">
-        <v>122</v>
+        <v>111</v>
       </c>
       <c r="C42" t="s">
-        <v>123</v>
+        <v>109</v>
       </c>
       <c r="D42" t="s">
-        <v>8</v>
+        <v>112</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" t="s">
-        <v>124</v>
+        <v>113</v>
       </c>
       <c r="B43" t="s">
-        <v>125</v>
+        <v>114</v>
       </c>
       <c r="C43" t="s">
-        <v>126</v>
+        <v>109</v>
       </c>
       <c r="D43" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" t="s">
-        <v>127</v>
+        <v>115</v>
       </c>
       <c r="B44" t="s">
-        <v>128</v>
+        <v>116</v>
       </c>
       <c r="C44" t="s">
-        <v>126</v>
+        <v>109</v>
       </c>
       <c r="D44" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" t="s">
-        <v>129</v>
+        <v>117</v>
       </c>
       <c r="B45" t="s">
-        <v>130</v>
+        <v>118</v>
       </c>
       <c r="C45" t="s">
-        <v>131</v>
+        <v>109</v>
       </c>
       <c r="D45" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" t="s">
-        <v>132</v>
+        <v>119</v>
       </c>
       <c r="B46" t="s">
-        <v>133</v>
+        <v>120</v>
       </c>
       <c r="C46" t="s">
-        <v>131</v>
+        <v>109</v>
       </c>
       <c r="D46" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" t="s">
-        <v>134</v>
+        <v>121</v>
       </c>
       <c r="B47" t="s">
-        <v>135</v>
+        <v>122</v>
       </c>
       <c r="C47" t="s">
-        <v>136</v>
+        <v>109</v>
       </c>
       <c r="D47" t="s">
-        <v>105</v>
+        <v>11</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" t="s">
-        <v>137</v>
+        <v>123</v>
       </c>
       <c r="B48" t="s">
-        <v>138</v>
+        <v>124</v>
       </c>
       <c r="C48" t="s">
-        <v>136</v>
+        <v>125</v>
       </c>
       <c r="D48" t="s">
-        <v>118</v>
+        <v>25</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" t="s">
-        <v>139</v>
+        <v>126</v>
       </c>
       <c r="B49" t="s">
-        <v>140</v>
+        <v>127</v>
       </c>
       <c r="C49" t="s">
-        <v>141</v>
+        <v>128</v>
       </c>
       <c r="D49" t="s">
-        <v>36</v>
+        <v>8</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" t="s">
-        <v>142</v>
+        <v>129</v>
       </c>
       <c r="B50" t="s">
-        <v>143</v>
+        <v>130</v>
       </c>
       <c r="C50" t="s">
-        <v>144</v>
+        <v>128</v>
       </c>
       <c r="D50" t="s">
-        <v>145</v>
+        <v>8</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" t="s">
-        <v>146</v>
+        <v>131</v>
       </c>
       <c r="B51" t="s">
-        <v>147</v>
+        <v>132</v>
       </c>
       <c r="C51" t="s">
-        <v>144</v>
+        <v>133</v>
       </c>
       <c r="D51" t="s">
-        <v>49</v>
+        <v>134</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" t="s">
-        <v>148</v>
+        <v>135</v>
       </c>
       <c r="B52" t="s">
-        <v>149</v>
+        <v>136</v>
       </c>
       <c r="C52" t="s">
-        <v>150</v>
+        <v>133</v>
       </c>
       <c r="D52" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" t="s">
-        <v>151</v>
+        <v>137</v>
       </c>
       <c r="B53" t="s">
-        <v>152</v>
+        <v>138</v>
       </c>
       <c r="C53" t="s">
-        <v>150</v>
+        <v>133</v>
       </c>
       <c r="D53" t="s">
-        <v>145</v>
+        <v>11</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" t="s">
-        <v>153</v>
+        <v>139</v>
       </c>
       <c r="B54" t="s">
-        <v>154</v>
+        <v>140</v>
       </c>
       <c r="C54" t="s">
-        <v>150</v>
+        <v>133</v>
       </c>
       <c r="D54" t="s">
-        <v>105</v>
+        <v>8</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" t="s">
-        <v>155</v>
+        <v>141</v>
       </c>
       <c r="B55" t="s">
-        <v>156</v>
+        <v>142</v>
       </c>
       <c r="C55" t="s">
-        <v>157</v>
+        <v>133</v>
       </c>
       <c r="D55" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" t="s">
-        <v>158</v>
+        <v>143</v>
       </c>
       <c r="B56" t="s">
-        <v>159</v>
+        <v>144</v>
       </c>
       <c r="C56" t="s">
-        <v>160</v>
+        <v>133</v>
       </c>
       <c r="D56" t="s">
-        <v>12</v>
+        <v>145</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" t="s">
-        <v>161</v>
+        <v>146</v>
       </c>
       <c r="B57" t="s">
-        <v>162</v>
+        <v>147</v>
       </c>
       <c r="C57" t="s">
-        <v>160</v>
+        <v>148</v>
       </c>
       <c r="D57" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" t="s">
-        <v>163</v>
+        <v>149</v>
       </c>
       <c r="B58" t="s">
-        <v>164</v>
+        <v>150</v>
       </c>
       <c r="C58" t="s">
-        <v>160</v>
+        <v>148</v>
       </c>
       <c r="D58" t="s">
-        <v>105</v>
+        <v>8</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" t="s">
-        <v>165</v>
+        <v>151</v>
       </c>
       <c r="B59" t="s">
-        <v>166</v>
+        <v>152</v>
       </c>
       <c r="C59" t="s">
-        <v>167</v>
+        <v>153</v>
       </c>
       <c r="D59" t="s">
-        <v>8</v>
+        <v>154</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" t="s">
-        <v>168</v>
+        <v>155</v>
       </c>
       <c r="B60" t="s">
-        <v>169</v>
+        <v>156</v>
       </c>
       <c r="C60" t="s">
-        <v>167</v>
+        <v>153</v>
       </c>
       <c r="D60" t="s">
-        <v>145</v>
+        <v>11</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" t="s">
-        <v>170</v>
+        <v>157</v>
       </c>
       <c r="B61" t="s">
-        <v>171</v>
+        <v>158</v>
       </c>
       <c r="C61" t="s">
-        <v>172</v>
+        <v>153</v>
       </c>
       <c r="D61" t="s">
-        <v>8</v>
+        <v>18</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" t="s">
-        <v>173</v>
+        <v>159</v>
       </c>
       <c r="B62" t="s">
-        <v>174</v>
+        <v>160</v>
       </c>
       <c r="C62" t="s">
-        <v>175</v>
+        <v>161</v>
       </c>
       <c r="D62" t="s">
-        <v>36</v>
+        <v>8</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" t="s">
-        <v>176</v>
+        <v>162</v>
       </c>
       <c r="B63" t="s">
-        <v>177</v>
+        <v>163</v>
       </c>
       <c r="C63" t="s">
-        <v>178</v>
+        <v>161</v>
       </c>
       <c r="D63" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" t="s">
-        <v>179</v>
+        <v>164</v>
       </c>
       <c r="B64" t="s">
-        <v>180</v>
+        <v>165</v>
       </c>
       <c r="C64" t="s">
-        <v>178</v>
+        <v>161</v>
       </c>
       <c r="D64" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" t="s">
-        <v>181</v>
+        <v>166</v>
       </c>
       <c r="B65" t="s">
-        <v>182</v>
+        <v>167</v>
       </c>
       <c r="C65" t="s">
-        <v>183</v>
+        <v>168</v>
       </c>
       <c r="D65" t="s">
-        <v>36</v>
+        <v>25</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" t="s">
-        <v>184</v>
+        <v>169</v>
       </c>
       <c r="B66" t="s">
-        <v>185</v>
+        <v>170</v>
       </c>
       <c r="C66" t="s">
-        <v>183</v>
+        <v>168</v>
       </c>
       <c r="D66" t="s">
-        <v>186</v>
+        <v>11</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" t="s">
-        <v>187</v>
+        <v>171</v>
       </c>
       <c r="B67" t="s">
-        <v>188</v>
+        <v>172</v>
       </c>
       <c r="C67" t="s">
-        <v>189</v>
+        <v>173</v>
       </c>
       <c r="D67" t="s">
-        <v>49</v>
+        <v>22</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" t="s">
-        <v>190</v>
+        <v>174</v>
       </c>
       <c r="B68" t="s">
-        <v>191</v>
+        <v>175</v>
       </c>
       <c r="C68" t="s">
-        <v>192</v>
+        <v>173</v>
       </c>
       <c r="D68" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69" t="s">
-        <v>193</v>
+        <v>176</v>
       </c>
       <c r="B69" t="s">
-        <v>194</v>
+        <v>177</v>
       </c>
       <c r="C69" t="s">
-        <v>195</v>
+        <v>173</v>
       </c>
       <c r="D69" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70" t="s">
-        <v>196</v>
+        <v>178</v>
       </c>
       <c r="B70" t="s">
-        <v>197</v>
+        <v>179</v>
       </c>
       <c r="C70" t="s">
-        <v>198</v>
+        <v>180</v>
       </c>
       <c r="D70" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71" t="s">
-        <v>199</v>
+        <v>181</v>
       </c>
       <c r="B71" t="s">
-        <v>200</v>
+        <v>182</v>
       </c>
       <c r="C71" t="s">
-        <v>198</v>
+        <v>180</v>
       </c>
       <c r="D71" t="s">
-        <v>36</v>
+        <v>11</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72" t="s">
-        <v>201</v>
+        <v>183</v>
       </c>
       <c r="B72" t="s">
-        <v>202</v>
+        <v>184</v>
       </c>
       <c r="C72" t="s">
-        <v>203</v>
+        <v>180</v>
       </c>
       <c r="D72" t="s">
-        <v>204</v>
+        <v>11</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="A73" t="s">
-        <v>205</v>
+        <v>185</v>
       </c>
       <c r="B73" t="s">
-        <v>206</v>
+        <v>186</v>
       </c>
       <c r="C73" t="s">
-        <v>207</v>
+        <v>187</v>
       </c>
       <c r="D73" t="s">
-        <v>118</v>
+        <v>22</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74" t="s">
-        <v>208</v>
+        <v>188</v>
       </c>
       <c r="B74" t="s">
-        <v>209</v>
+        <v>189</v>
       </c>
       <c r="C74" t="s">
-        <v>210</v>
+        <v>190</v>
       </c>
       <c r="D74" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="A75" t="s">
-        <v>211</v>
+        <v>191</v>
       </c>
       <c r="B75" t="s">
-        <v>212</v>
+        <v>192</v>
       </c>
       <c r="C75" t="s">
-        <v>210</v>
+        <v>190</v>
       </c>
       <c r="D75" t="s">
-        <v>8</v>
+        <v>22</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="A76" t="s">
-        <v>213</v>
+        <v>193</v>
       </c>
       <c r="B76" t="s">
-        <v>214</v>
+        <v>194</v>
       </c>
       <c r="C76" t="s">
-        <v>215</v>
+        <v>195</v>
       </c>
       <c r="D76" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="A77" t="s">
-        <v>216</v>
+        <v>196</v>
       </c>
       <c r="B77" t="s">
-        <v>217</v>
+        <v>197</v>
       </c>
       <c r="C77" t="s">
-        <v>215</v>
+        <v>198</v>
       </c>
       <c r="D77" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="A78" t="s">
-        <v>218</v>
+        <v>199</v>
       </c>
       <c r="B78" t="s">
-        <v>219</v>
+        <v>200</v>
       </c>
       <c r="C78" t="s">
-        <v>215</v>
+        <v>201</v>
       </c>
       <c r="D78" t="s">
-        <v>8</v>
+        <v>79</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="A79" t="s">
-        <v>220</v>
+        <v>202</v>
       </c>
       <c r="B79" t="s">
-        <v>221</v>
+        <v>203</v>
       </c>
       <c r="C79" t="s">
-        <v>222</v>
+        <v>204</v>
       </c>
       <c r="D79" t="s">
-        <v>118</v>
+        <v>22</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="A80" t="s">
-        <v>223</v>
+        <v>205</v>
       </c>
       <c r="B80" t="s">
-        <v>224</v>
+        <v>206</v>
       </c>
       <c r="C80" t="s">
-        <v>222</v>
+        <v>204</v>
       </c>
       <c r="D80" t="s">
-        <v>8</v>
+        <v>29</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="A81" t="s">
-        <v>225</v>
+        <v>207</v>
       </c>
       <c r="B81" t="s">
-        <v>226</v>
+        <v>208</v>
       </c>
       <c r="C81" t="s">
-        <v>227</v>
+        <v>209</v>
       </c>
       <c r="D81" t="s">
-        <v>8</v>
+        <v>79</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="A82" t="s">
-        <v>228</v>
+        <v>210</v>
       </c>
       <c r="B82" t="s">
-        <v>229</v>
+        <v>211</v>
       </c>
       <c r="C82" t="s">
-        <v>227</v>
+        <v>212</v>
       </c>
       <c r="D82" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="A83" t="s">
-        <v>230</v>
+        <v>213</v>
       </c>
       <c r="B83" t="s">
-        <v>231</v>
+        <v>214</v>
       </c>
       <c r="C83" t="s">
-        <v>227</v>
+        <v>215</v>
       </c>
       <c r="D83" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="A84" t="s">
-        <v>232</v>
+        <v>216</v>
       </c>
       <c r="B84" t="s">
-        <v>233</v>
+        <v>217</v>
       </c>
       <c r="C84" t="s">
-        <v>234</v>
+        <v>218</v>
       </c>
       <c r="D84" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="85" spans="1:4">
       <c r="A85" t="s">
-        <v>235</v>
+        <v>219</v>
       </c>
       <c r="B85" t="s">
-        <v>236</v>
+        <v>220</v>
       </c>
       <c r="C85" t="s">
-        <v>237</v>
+        <v>221</v>
       </c>
       <c r="D85" t="s">
-        <v>118</v>
+        <v>8</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="A86" t="s">
-        <v>238</v>
+        <v>222</v>
       </c>
       <c r="B86" t="s">
-        <v>239</v>
+        <v>223</v>
       </c>
       <c r="C86" t="s">
-        <v>237</v>
+        <v>221</v>
       </c>
       <c r="D86" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="A87" t="s">
-        <v>240</v>
+        <v>224</v>
       </c>
       <c r="B87" t="s">
-        <v>241</v>
+        <v>225</v>
       </c>
       <c r="C87" t="s">
-        <v>237</v>
+        <v>221</v>
       </c>
       <c r="D87" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="A88" t="s">
-        <v>242</v>
+        <v>226</v>
       </c>
       <c r="B88" t="s">
-        <v>243</v>
+        <v>227</v>
       </c>
       <c r="C88" t="s">
-        <v>244</v>
+        <v>228</v>
       </c>
       <c r="D88" t="s">
-        <v>8</v>
+        <v>229</v>
       </c>
     </row>
     <row r="89" spans="1:4">
       <c r="A89" t="s">
-        <v>245</v>
+        <v>230</v>
       </c>
       <c r="B89" t="s">
-        <v>246</v>
+        <v>231</v>
       </c>
       <c r="C89" t="s">
-        <v>247</v>
+        <v>228</v>
       </c>
       <c r="D89" t="s">
-        <v>8</v>
+        <v>145</v>
       </c>
     </row>
     <row r="90" spans="1:4">
       <c r="A90" t="s">
-        <v>248</v>
+        <v>232</v>
       </c>
       <c r="B90" t="s">
-        <v>249</v>
+        <v>233</v>
       </c>
       <c r="C90" t="s">
-        <v>250</v>
+        <v>234</v>
       </c>
       <c r="D90" t="s">
-        <v>111</v>
+        <v>8</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="A91" t="s">
-        <v>251</v>
+        <v>235</v>
       </c>
       <c r="B91" t="s">
-        <v>252</v>
+        <v>236</v>
       </c>
       <c r="C91" t="s">
-        <v>253</v>
+        <v>237</v>
       </c>
       <c r="D91" t="s">
-        <v>12</v>
+        <v>112</v>
       </c>
     </row>
     <row r="92" spans="1:4">
       <c r="A92" t="s">
-        <v>254</v>
+        <v>238</v>
       </c>
       <c r="B92" t="s">
-        <v>255</v>
+        <v>239</v>
       </c>
       <c r="C92" t="s">
-        <v>253</v>
+        <v>240</v>
       </c>
       <c r="D92" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
     </row>
     <row r="93" spans="1:4">
       <c r="A93" t="s">
-        <v>256</v>
+        <v>241</v>
       </c>
       <c r="B93" t="s">
-        <v>257</v>
+        <v>242</v>
       </c>
       <c r="C93" t="s">
-        <v>258</v>
+        <v>243</v>
       </c>
       <c r="D93" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="94" spans="1:4">
       <c r="A94" t="s">
-        <v>259</v>
+        <v>244</v>
       </c>
       <c r="B94" t="s">
-        <v>260</v>
+        <v>245</v>
       </c>
       <c r="C94" t="s">
-        <v>261</v>
+        <v>246</v>
       </c>
       <c r="D94" t="s">
-        <v>118</v>
+        <v>247</v>
       </c>
     </row>
     <row r="95" spans="1:4">
       <c r="A95" t="s">
-        <v>262</v>
+        <v>248</v>
       </c>
       <c r="B95" t="s">
-        <v>263</v>
+        <v>249</v>
       </c>
       <c r="C95" t="s">
-        <v>264</v>
+        <v>250</v>
       </c>
       <c r="D95" t="s">
-        <v>186</v>
+        <v>251</v>
       </c>
     </row>
     <row r="96" spans="1:4">
       <c r="A96" t="s">
-        <v>265</v>
+        <v>252</v>
       </c>
       <c r="B96" t="s">
-        <v>266</v>
+        <v>253</v>
       </c>
       <c r="C96" t="s">
-        <v>267</v>
+        <v>254</v>
       </c>
       <c r="D96" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="97" spans="1:4">
       <c r="A97" t="s">
-        <v>268</v>
+        <v>255</v>
       </c>
       <c r="B97" t="s">
-        <v>269</v>
+        <v>256</v>
       </c>
       <c r="C97" t="s">
-        <v>270</v>
+        <v>257</v>
       </c>
       <c r="D97" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
     </row>
     <row r="98" spans="1:4">
       <c r="A98" t="s">
-        <v>271</v>
+        <v>258</v>
       </c>
       <c r="B98" t="s">
-        <v>272</v>
+        <v>259</v>
       </c>
       <c r="C98" t="s">
-        <v>273</v>
+        <v>260</v>
       </c>
       <c r="D98" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
     </row>
     <row r="99" spans="1:4">
       <c r="A99" t="s">
-        <v>274</v>
+        <v>261</v>
       </c>
       <c r="B99" t="s">
-        <v>275</v>
+        <v>262</v>
       </c>
       <c r="C99" t="s">
-        <v>273</v>
+        <v>263</v>
       </c>
       <c r="D99" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
     </row>
     <row r="100" spans="1:4">
       <c r="A100" t="s">
-        <v>276</v>
+        <v>264</v>
       </c>
       <c r="B100" t="s">
-        <v>277</v>
+        <v>265</v>
       </c>
       <c r="C100" t="s">
-        <v>278</v>
+        <v>266</v>
       </c>
       <c r="D100" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
     </row>
     <row r="101" spans="1:4">
       <c r="A101" t="s">
-        <v>279</v>
+        <v>267</v>
       </c>
       <c r="B101" t="s">
-        <v>280</v>
+        <v>268</v>
       </c>
       <c r="C101" t="s">
-        <v>281</v>
+        <v>269</v>
       </c>
       <c r="D101" t="s">
-        <v>49</v>
+        <v>22</v>
       </c>
     </row>
     <row r="102" spans="1:4">
       <c r="A102" t="s">
-        <v>282</v>
+        <v>270</v>
       </c>
       <c r="B102" t="s">
-        <v>283</v>
+        <v>271</v>
       </c>
       <c r="C102" t="s">
-        <v>284</v>
+        <v>272</v>
       </c>
       <c r="D102" t="s">
-        <v>12</v>
+        <v>11</v>
+      </c>
+    </row>
+    <row r="103" spans="1:4">
+      <c r="A103" t="s">
+        <v>273</v>
+      </c>
+      <c r="B103" t="s">
+        <v>274</v>
+      </c>
+      <c r="C103" t="s">
+        <v>275</v>
+      </c>
+      <c r="D103" t="s">
+        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">