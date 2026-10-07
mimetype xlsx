--- v1 (2026-09-17)
+++ v2 (2026-10-07)
@@ -12,869 +12,872 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="276">
-[...1 lines deleted...]
-    <t>Data from 17/09/2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="277">
+  <si>
+    <t>Data from 07/10/2026</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>ISIN</t>
   </si>
   <si>
     <t>Weight</t>
   </si>
   <si>
     <t>Currency</t>
   </si>
   <si>
+    <t>ARCADIS NV COMSTK</t>
+  </si>
+  <si>
+    <t>NL0006237562</t>
+  </si>
+  <si>
+    <t>1.36%</t>
+  </si>
+  <si>
+    <t>EUR</t>
+  </si>
+  <si>
+    <t>WEG SA COM NPV</t>
+  </si>
+  <si>
+    <t>BRWEGEACNOR0</t>
+  </si>
+  <si>
+    <t>BRL</t>
+  </si>
+  <si>
+    <t>MEIDENSHA CORP NPV</t>
+  </si>
+  <si>
+    <t>JP3919800007</t>
+  </si>
+  <si>
+    <t>JPY</t>
+  </si>
+  <si>
+    <t>SAMSUNG SDI KRW5000</t>
+  </si>
+  <si>
+    <t>KR7006400006</t>
+  </si>
+  <si>
+    <t>1.34%</t>
+  </si>
+  <si>
+    <t>KRW</t>
+  </si>
+  <si>
+    <t>VALMET OYJ NPV</t>
+  </si>
+  <si>
+    <t>FI4000074984</t>
+  </si>
+  <si>
+    <t>CPFL ENERGIA SA COM NPV</t>
+  </si>
+  <si>
+    <t>BRCPFEACNOR0</t>
+  </si>
+  <si>
+    <t>1.32%</t>
+  </si>
+  <si>
     <t>TETRA TECH INC</t>
   </si>
   <si>
     <t>US88162G1031</t>
   </si>
   <si>
-    <t>1.43%</t>
+    <t>1.30%</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
-    <t>ARCADIS NV COMSTK</t>
-[...26 lines deleted...]
-    <t>BRL</t>
+    <t>NIBE INDUSTRIER AB SER B NPV</t>
+  </si>
+  <si>
+    <t>SE0015988019</t>
+  </si>
+  <si>
+    <t>SEK</t>
+  </si>
+  <si>
+    <t>EATON CORPORATION PLC COM USD0.01</t>
+  </si>
+  <si>
+    <t>IE00B8KQN827</t>
+  </si>
+  <si>
+    <t>1.28%</t>
+  </si>
+  <si>
+    <t>WATTS WATER TECHNOLOGIES INC</t>
+  </si>
+  <si>
+    <t>US9427491025</t>
+  </si>
+  <si>
+    <t>1.27%</t>
+  </si>
+  <si>
+    <t>CIA SANEAMENTO BASICO DE SAO PAULO COM  NPV</t>
+  </si>
+  <si>
+    <t>BRSBSPACNOR5</t>
+  </si>
+  <si>
+    <t>1.24%</t>
+  </si>
+  <si>
+    <t>LG ENERGY SOLUTION LTD KRW500 373220</t>
+  </si>
+  <si>
+    <t>KR7373220003</t>
+  </si>
+  <si>
+    <t>1.23%</t>
+  </si>
+  <si>
+    <t>HITACHI NPV</t>
+  </si>
+  <si>
+    <t>JP3788600009</t>
+  </si>
+  <si>
+    <t>1.22%</t>
+  </si>
+  <si>
+    <t>WABTEC COM</t>
+  </si>
+  <si>
+    <t>US9297401088</t>
+  </si>
+  <si>
+    <t>VERALTO CORP</t>
+  </si>
+  <si>
+    <t>US92338C1036</t>
+  </si>
+  <si>
+    <t>SOITEC S.A. EUR2</t>
+  </si>
+  <si>
+    <t>FR0013227113</t>
+  </si>
+  <si>
+    <t>1.20%</t>
+  </si>
+  <si>
+    <t>ECOLAB</t>
+  </si>
+  <si>
+    <t>US2788651006</t>
+  </si>
+  <si>
+    <t>WESCO INTL INC COM</t>
+  </si>
+  <si>
+    <t>US95082P1057</t>
+  </si>
+  <si>
+    <t>1.19%</t>
+  </si>
+  <si>
+    <t>ITRON INC COM</t>
+  </si>
+  <si>
+    <t>US4657411066</t>
+  </si>
+  <si>
+    <t>IDEX CORP COM</t>
+  </si>
+  <si>
+    <t>US45167R1041</t>
+  </si>
+  <si>
+    <t>1.17%</t>
+  </si>
+  <si>
+    <t>SVENSKA CELLULOSA AB-SCA SER B NPV</t>
+  </si>
+  <si>
+    <t>SE0000112724</t>
+  </si>
+  <si>
+    <t>ANDRITZ AG NPV (BR)</t>
+  </si>
+  <si>
+    <t>AT0000730007</t>
+  </si>
+  <si>
+    <t>TRANE TECHNOLOGIES PLC COM USD1</t>
+  </si>
+  <si>
+    <t>IE00BK9ZQ967</t>
+  </si>
+  <si>
+    <t>1.16%</t>
   </si>
   <si>
     <t>OJI HOLDINGS CORP</t>
   </si>
   <si>
     <t>JP3174410005</t>
   </si>
   <si>
-    <t>1.25%</t>
-[...53 lines deleted...]
-    <t>US92338C1036</t>
+    <t>UNITED UTILITIES GROUP PLC ORD GBP0.05</t>
+  </si>
+  <si>
+    <t>GB00B39J2M42</t>
+  </si>
+  <si>
+    <t>1.15%</t>
+  </si>
+  <si>
+    <t>GBP</t>
+  </si>
+  <si>
+    <t>OWENS CORNING NEW COM</t>
+  </si>
+  <si>
+    <t>US6907421019</t>
+  </si>
+  <si>
+    <t>1.14%</t>
+  </si>
+  <si>
+    <t>AUTODESK</t>
+  </si>
+  <si>
+    <t>US0527691069</t>
+  </si>
+  <si>
+    <t>DARLING INGREDIENTS INC COMSTK</t>
+  </si>
+  <si>
+    <t>US2372661015</t>
+  </si>
+  <si>
+    <t>1.11%</t>
+  </si>
+  <si>
+    <t>AMERICAN WATER WORKS CO.</t>
+  </si>
+  <si>
+    <t>US0304201033</t>
+  </si>
+  <si>
+    <t>SCATEC ASA NOK0.025</t>
+  </si>
+  <si>
+    <t>NO0010715139</t>
+  </si>
+  <si>
+    <t>NOK</t>
+  </si>
+  <si>
+    <t>ZURN ELKAY WATER SOLUTIONS COR</t>
+  </si>
+  <si>
+    <t>US98983L1089</t>
+  </si>
+  <si>
+    <t>VALEO SE EUR1</t>
+  </si>
+  <si>
+    <t>FR0013176526</t>
+  </si>
+  <si>
+    <t>1.10%</t>
+  </si>
+  <si>
+    <t>ALFA LAVAL AB NPV</t>
+  </si>
+  <si>
+    <t>SE0000695876</t>
+  </si>
+  <si>
+    <t>KNORR BREMSE AG</t>
+  </si>
+  <si>
+    <t>DE000KBX1006</t>
+  </si>
+  <si>
+    <t>SEVERN TRENT ORD GBP0.9789</t>
+  </si>
+  <si>
+    <t>GB00B1FH8J72</t>
+  </si>
+  <si>
+    <t>1.09%</t>
+  </si>
+  <si>
+    <t>SUNBELT RENTALS HOLDINGS INC</t>
+  </si>
+  <si>
+    <t>US8669661048</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC SE EUR4.00</t>
   </si>
   <si>
     <t>FR0000121972</t>
   </si>
   <si>
-    <t>1.20%</t>
-[...32 lines deleted...]
-    <t>US2372661015</t>
+    <t>LEGRAND SA EUR4</t>
+  </si>
+  <si>
+    <t>FR0010307819</t>
+  </si>
+  <si>
+    <t>XYLEM INC COM</t>
+  </si>
+  <si>
+    <t>US98419M1009</t>
+  </si>
+  <si>
+    <t>1.08%</t>
+  </si>
+  <si>
+    <t>HOLMEN AB SER B NPV</t>
+  </si>
+  <si>
+    <t>SE0011090018</t>
+  </si>
+  <si>
+    <t>1.07%</t>
+  </si>
+  <si>
+    <t>ALSTOM EUR7.00</t>
+  </si>
+  <si>
+    <t>FR0010220475</t>
+  </si>
+  <si>
+    <t>1.06%</t>
+  </si>
+  <si>
+    <t>SWECO AB</t>
+  </si>
+  <si>
+    <t>SE0014960373</t>
+  </si>
+  <si>
+    <t>1.05%</t>
+  </si>
+  <si>
+    <t>ABB LTD CHF0.12 (REGD)</t>
+  </si>
+  <si>
+    <t>CH0012221716</t>
+  </si>
+  <si>
+    <t>CHF</t>
+  </si>
+  <si>
+    <t>REXEL EUR5</t>
+  </si>
+  <si>
+    <t>FR0010451203</t>
+  </si>
+  <si>
+    <t>1.04%</t>
+  </si>
+  <si>
+    <t>HA SUSTAINABLE INFRASTRUCTURECAPITAL INC</t>
+  </si>
+  <si>
+    <t>US41068X1000</t>
+  </si>
+  <si>
+    <t>KEMIRA OYJ NPV</t>
+  </si>
+  <si>
+    <t>FI0009004824</t>
+  </si>
+  <si>
+    <t>1.03%</t>
+  </si>
+  <si>
+    <t>STANTEC INC COM</t>
+  </si>
+  <si>
+    <t>CA85472N1096</t>
+  </si>
+  <si>
+    <t>CAD</t>
+  </si>
+  <si>
+    <t>SK IE TECHNOLOGY CO LTD KRW1000</t>
+  </si>
+  <si>
+    <t>KR7361610009</t>
   </si>
   <si>
     <t>WEST FRASER TIMBER CO LTD COM</t>
   </si>
   <si>
     <t>CA9528451052</t>
   </si>
   <si>
-    <t>1.18%</t>
-[...68 lines deleted...]
-    <t>GBP</t>
+    <t>1.02%</t>
+  </si>
+  <si>
+    <t>MERIDIAN ENERGY LIMITED NPV</t>
+  </si>
+  <si>
+    <t>NZMELE0002S7</t>
+  </si>
+  <si>
+    <t>NZD</t>
+  </si>
+  <si>
+    <t>ROCKWOOL A/S</t>
+  </si>
+  <si>
+    <t>DK0063855168</t>
+  </si>
+  <si>
+    <t>DKK</t>
+  </si>
+  <si>
+    <t>TRASMISSIONE ELETTRICITA RETE NAZIO ORD EUR0.22.</t>
+  </si>
+  <si>
+    <t>IT0003242622</t>
+  </si>
+  <si>
+    <t>BADGER METER INC COM</t>
+  </si>
+  <si>
+    <t>US0565251081</t>
+  </si>
+  <si>
+    <t>1.01%</t>
+  </si>
+  <si>
+    <t>ERG SPA EUR0.10</t>
+  </si>
+  <si>
+    <t>IT0001157020</t>
+  </si>
+  <si>
+    <t>KURITA WATER INDUSTRIES NPV</t>
+  </si>
+  <si>
+    <t>JP3270000007</t>
+  </si>
+  <si>
+    <t>PRYSMIAN SPA NPV</t>
+  </si>
+  <si>
+    <t>IT0004176001</t>
   </si>
   <si>
     <t>WSP GLOBAL INC COM NPV</t>
   </si>
   <si>
     <t>CA92938W2022</t>
   </si>
   <si>
-    <t>XYLEM INC COM</t>
-[...32 lines deleted...]
-    <t>SE0011090018</t>
+    <t>JOHNSON MATTHEY</t>
+  </si>
+  <si>
+    <t>GB00BTQHVY80</t>
+  </si>
+  <si>
+    <t>1.00%</t>
+  </si>
+  <si>
+    <t>WASTE MGMT INC DEL COM.</t>
+  </si>
+  <si>
+    <t>US94106L1098</t>
+  </si>
+  <si>
+    <t>0.99%</t>
+  </si>
+  <si>
+    <t>AFRY AB SER B NPV</t>
+  </si>
+  <si>
+    <t>SE0005999836</t>
+  </si>
+  <si>
+    <t>EDP RENEWABLES SA</t>
+  </si>
+  <si>
+    <t>ES0127797019</t>
+  </si>
+  <si>
+    <t>0.97%</t>
+  </si>
+  <si>
+    <t>VERISK ANALYTICS INC COM</t>
+  </si>
+  <si>
+    <t>US92345Y1064</t>
+  </si>
+  <si>
+    <t>TEREX CORP NEW COM</t>
+  </si>
+  <si>
+    <t>US8807791038</t>
+  </si>
+  <si>
+    <t>EBARA CORP ADR</t>
+  </si>
+  <si>
+    <t>JP3166000004</t>
+  </si>
+  <si>
+    <t>NORDEX SE</t>
+  </si>
+  <si>
+    <t>DE000A0D6554</t>
   </si>
   <si>
     <t>PENTA OCEAN CONSTRUCTION NPV</t>
   </si>
   <si>
     <t>JP3309000002</t>
   </si>
   <si>
-    <t>1.09%</t>
-[...173 lines deleted...]
-    <t>CHF</t>
+    <t>0.96%</t>
+  </si>
+  <si>
+    <t>COMMERCIAL METALS CO</t>
+  </si>
+  <si>
+    <t>US2017231034</t>
+  </si>
+  <si>
+    <t>KANADEVIA CORP</t>
+  </si>
+  <si>
+    <t>JP3789000001</t>
+  </si>
+  <si>
+    <t>CARRIER GLOBAL</t>
+  </si>
+  <si>
+    <t>US14448C1045</t>
+  </si>
+  <si>
+    <t>0.95%</t>
+  </si>
+  <si>
+    <t>NEXANS SA EUR1</t>
+  </si>
+  <si>
+    <t>FR0000044448</t>
   </si>
   <si>
     <t>SPIE SA EUR0.47</t>
   </si>
   <si>
     <t>FR0012757854</t>
   </si>
   <si>
-    <t>CIA SANEAMENTO BASICO DE SAO PAULO COM  NPV</t>
-[...47 lines deleted...]
-    <t>0.98%</t>
+    <t>0.94%</t>
+  </si>
+  <si>
+    <t>ELIA GROUP NPV.</t>
+  </si>
+  <si>
+    <t>BE0003822393</t>
+  </si>
+  <si>
+    <t>0.93%</t>
+  </si>
+  <si>
+    <t>INFINEON TECHNOLOGIES AG ORD NPV (REGD)</t>
+  </si>
+  <si>
+    <t>DE0006231004</t>
+  </si>
+  <si>
+    <t>0.92%</t>
+  </si>
+  <si>
+    <t>DOWA HOLDINGS CO LTD</t>
+  </si>
+  <si>
+    <t>JP3638600001</t>
+  </si>
+  <si>
+    <t>0.91%</t>
+  </si>
+  <si>
+    <t>AECOM</t>
+  </si>
+  <si>
+    <t>US00766T1007</t>
+  </si>
+  <si>
+    <t>0.90%</t>
+  </si>
+  <si>
+    <t>PENNON GROUP ORD GBP0.6105</t>
+  </si>
+  <si>
+    <t>GB00BNNTLN49</t>
+  </si>
+  <si>
+    <t>0.89%</t>
+  </si>
+  <si>
+    <t>NXP SEMICONDUCTORS N V EUR0.20</t>
+  </si>
+  <si>
+    <t>NL0009538784</t>
+  </si>
+  <si>
+    <t>COSTAIN GROUP PLC</t>
+  </si>
+  <si>
+    <t>GB00B64NSP76</t>
+  </si>
+  <si>
+    <t>0.88%</t>
+  </si>
+  <si>
+    <t>RAYONIER INC</t>
+  </si>
+  <si>
+    <t>US7549071030</t>
   </si>
   <si>
     <t>WEYERHAEUSER CO</t>
   </si>
   <si>
     <t>US9621661043</t>
   </si>
   <si>
-    <t>RAYONIER INC</t>
-[...98 lines deleted...]
-    <t>0.87%</t>
+    <t>0.84%</t>
   </si>
   <si>
     <t>PENTAIR PLC</t>
   </si>
   <si>
     <t>IE00BLS09M33</t>
   </si>
   <si>
-    <t>0.84%</t>
+    <t>0.79%</t>
+  </si>
+  <si>
+    <t>ON SEMICONDUCTOR CORP COM</t>
+  </si>
+  <si>
+    <t>US6821891057</t>
+  </si>
+  <si>
+    <t>MERCURY NZ LTD NPV</t>
+  </si>
+  <si>
+    <t>NZMRPE0001S2</t>
+  </si>
+  <si>
+    <t>0.78%</t>
   </si>
   <si>
     <t>AURUBIS AG NPV</t>
   </si>
   <si>
     <t>DE0006766504</t>
   </si>
   <si>
-    <t>0.83%</t>
+    <t>0.77%</t>
+  </si>
+  <si>
+    <t>ORMAT TECHNOLOGIES INC COM</t>
+  </si>
+  <si>
+    <t>US6866881021</t>
+  </si>
+  <si>
+    <t>0.76%</t>
+  </si>
+  <si>
+    <t>FIRST SOLAR INC COM</t>
+  </si>
+  <si>
+    <t>US3364331070</t>
+  </si>
+  <si>
+    <t>0.75%</t>
+  </si>
+  <si>
+    <t>BORREGAARD ASA COM STK</t>
+  </si>
+  <si>
+    <t>NO0010657505</t>
+  </si>
+  <si>
+    <t>0.73%</t>
+  </si>
+  <si>
+    <t>ENERGIX-RENEWABLE ENERGIES</t>
+  </si>
+  <si>
+    <t>IL0011233553</t>
+  </si>
+  <si>
+    <t>0.70%</t>
+  </si>
+  <si>
+    <t>ILS</t>
   </si>
   <si>
     <t>ONTERRIS INC</t>
   </si>
   <si>
     <t>US6151111019</t>
   </si>
   <si>
-    <t>0.82%</t>
-[...56 lines deleted...]
-    <t>0.73%</t>
+    <t>0.68%</t>
   </si>
   <si>
     <t>DREDGING ENVIRON. &amp; MARINE ENG.</t>
   </si>
   <si>
     <t>BE0974413453</t>
   </si>
   <si>
-    <t>0.71%</t>
+    <t>0.65%</t>
   </si>
   <si>
     <t>XPENG INC ADS</t>
   </si>
   <si>
     <t>US98422D1054</t>
   </si>
   <si>
-    <t>0.70%</t>
-[...1 lines deleted...]
-  <si>
     <t>BTS GROUP HOLDINGS PCL</t>
   </si>
   <si>
     <t>TH0221B10Z13</t>
   </si>
   <si>
-    <t>0.67%</t>
+    <t>0.64%</t>
   </si>
   <si>
     <t>THB</t>
   </si>
   <si>
+    <t>PLANET LABS PBC COM CL A</t>
+  </si>
+  <si>
+    <t>US72703X1063</t>
+  </si>
+  <si>
+    <t>0.63%</t>
+  </si>
+  <si>
     <t>BEIJING ENTERPRISES WATER GP LTD HKD0.10</t>
   </si>
   <si>
     <t>BMG0957L1090</t>
   </si>
   <si>
-    <t>0.65%</t>
+    <t>0.62%</t>
   </si>
   <si>
     <t>HKD</t>
   </si>
   <si>
-    <t>ON SEMICONDUCTOR CORP COM</t>
-[...16 lines deleted...]
-  <si>
     <t>RENEW ENERGY GLOBAL PLC</t>
   </si>
   <si>
     <t>GB00BNQMPN80</t>
   </si>
   <si>
-    <t>0.49%</t>
+    <t>0.50%</t>
   </si>
   <si>
     <t>ALTRI SGPS SA</t>
   </si>
   <si>
     <t>PTALT0AE0002</t>
   </si>
   <si>
-    <t>0.44%</t>
+    <t>0.41%</t>
+  </si>
+  <si>
+    <t>OYO</t>
+  </si>
+  <si>
+    <t>JP3174600001</t>
+  </si>
+  <si>
+    <t>0.38%</t>
+  </si>
+  <si>
+    <t>VAISALA OYJ</t>
+  </si>
+  <si>
+    <t>FI0009900682</t>
+  </si>
+  <si>
+    <t>0.31%</t>
   </si>
   <si>
     <t>LENZING AG NPV</t>
   </si>
   <si>
     <t>AT0000644505</t>
   </si>
   <si>
-    <t>0.40%</t>
-[...17 lines deleted...]
-    <t>0.29%</t>
+    <t>0.24%</t>
   </si>
   <si>
     <t>BTS GROUP HOLDING THB4(LOCAL)</t>
   </si>
   <si>
     <t>TH0221B10Z05</t>
   </si>
   <si>
     <t>0.00%</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1255,1412 +1258,1412 @@
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
         <v>9</v>
       </c>
       <c r="B5" t="s">
         <v>10</v>
       </c>
       <c r="C5" t="s">
         <v>7</v>
       </c>
       <c r="D5" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" t="s">
         <v>12</v>
       </c>
       <c r="B6" t="s">
         <v>13</v>
       </c>
       <c r="C6" t="s">
+        <v>7</v>
+      </c>
+      <c r="D6" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" t="s">
         <v>15</v>
       </c>
       <c r="B7" t="s">
         <v>16</v>
       </c>
       <c r="C7" t="s">
         <v>17</v>
       </c>
       <c r="D7" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
         <v>19</v>
       </c>
       <c r="B8" t="s">
         <v>20</v>
       </c>
       <c r="C8" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="D8" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
+        <v>21</v>
+      </c>
+      <c r="B9" t="s">
+        <v>22</v>
+      </c>
+      <c r="C9" t="s">
         <v>23</v>
       </c>
-      <c r="B9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D9" t="s">
-        <v>25</v>
+        <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
+        <v>24</v>
+      </c>
+      <c r="B10" t="s">
+        <v>25</v>
+      </c>
+      <c r="C10" t="s">
         <v>26</v>
       </c>
-      <c r="B10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D10" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
+        <v>28</v>
+      </c>
+      <c r="B11" t="s">
+        <v>29</v>
+      </c>
+      <c r="C11" t="s">
+        <v>26</v>
+      </c>
+      <c r="D11" t="s">
         <v>30</v>
-      </c>
-[...7 lines deleted...]
-        <v>8</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
+        <v>31</v>
+      </c>
+      <c r="B12" t="s">
         <v>32</v>
       </c>
-      <c r="B12" t="s">
+      <c r="C12" t="s">
         <v>33</v>
       </c>
-      <c r="C12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D12" t="s">
-        <v>8</v>
+        <v>27</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
+        <v>34</v>
+      </c>
+      <c r="B13" t="s">
         <v>35</v>
       </c>
-      <c r="B13" t="s">
+      <c r="C13" t="s">
         <v>36</v>
       </c>
-      <c r="C13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D13" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
+        <v>37</v>
+      </c>
+      <c r="B14" t="s">
         <v>38</v>
       </c>
-      <c r="B14" t="s">
+      <c r="C14" t="s">
         <v>39</v>
       </c>
-      <c r="C14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D14" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
         <v>40</v>
       </c>
       <c r="B15" t="s">
         <v>41</v>
       </c>
       <c r="C15" t="s">
         <v>42</v>
       </c>
       <c r="D15" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
         <v>43</v>
       </c>
       <c r="B16" t="s">
         <v>44</v>
       </c>
       <c r="C16" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="D16" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
+        <v>46</v>
+      </c>
+      <c r="B17" t="s">
+        <v>47</v>
+      </c>
+      <c r="C17" t="s">
         <v>45</v>
       </c>
-      <c r="B17" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D17" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B18" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C18" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="D18" t="s">
-        <v>8</v>
+        <v>27</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B19" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C19" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D19" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
+        <v>53</v>
+      </c>
+      <c r="B20" t="s">
+        <v>54</v>
+      </c>
+      <c r="C20" t="s">
         <v>52</v>
       </c>
-      <c r="B20" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D20" t="s">
-        <v>8</v>
+        <v>27</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B21" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C21" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D21" t="s">
-        <v>57</v>
+        <v>27</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
         <v>58</v>
       </c>
       <c r="B22" t="s">
         <v>59</v>
       </c>
       <c r="C22" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D22" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
         <v>60</v>
       </c>
       <c r="B23" t="s">
         <v>61</v>
       </c>
       <c r="C23" t="s">
         <v>62</v>
       </c>
       <c r="D23" t="s">
-        <v>8</v>
+        <v>27</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
         <v>63</v>
       </c>
       <c r="B24" t="s">
         <v>64</v>
       </c>
       <c r="C24" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="D24" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" t="s">
+        <v>65</v>
+      </c>
+      <c r="B25" t="s">
         <v>66</v>
       </c>
-      <c r="B25" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C25" t="s">
-        <v>68</v>
+        <v>62</v>
       </c>
       <c r="D25" t="s">
-        <v>18</v>
+        <v>8</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" t="s">
+        <v>67</v>
+      </c>
+      <c r="B26" t="s">
+        <v>68</v>
+      </c>
+      <c r="C26" t="s">
         <v>69</v>
       </c>
-      <c r="B26" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D26" t="s">
-        <v>8</v>
+        <v>27</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" t="s">
+        <v>70</v>
+      </c>
+      <c r="B27" t="s">
         <v>71</v>
       </c>
-      <c r="B27" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C27" t="s">
-        <v>73</v>
+        <v>69</v>
       </c>
       <c r="D27" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" t="s">
+        <v>72</v>
+      </c>
+      <c r="B28" t="s">
+        <v>73</v>
+      </c>
+      <c r="C28" t="s">
         <v>74</v>
       </c>
-      <c r="B28" t="s">
+      <c r="D28" t="s">
         <v>75</v>
-      </c>
-[...4 lines deleted...]
-        <v>29</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" t="s">
         <v>76</v>
       </c>
       <c r="B29" t="s">
         <v>77</v>
       </c>
       <c r="C29" t="s">
         <v>78</v>
       </c>
       <c r="D29" t="s">
-        <v>79</v>
+        <v>27</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" t="s">
+        <v>79</v>
+      </c>
+      <c r="B30" t="s">
         <v>80</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="C30" t="s">
         <v>78</v>
       </c>
       <c r="D30" t="s">
-        <v>57</v>
+        <v>27</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" t="s">
+        <v>81</v>
+      </c>
+      <c r="B31" t="s">
         <v>82</v>
       </c>
-      <c r="B31" t="s">
+      <c r="C31" t="s">
         <v>83</v>
       </c>
-      <c r="C31" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D31" t="s">
-        <v>8</v>
+        <v>27</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" t="s">
+        <v>84</v>
+      </c>
+      <c r="B32" t="s">
         <v>85</v>
       </c>
-      <c r="B32" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C32" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="D32" t="s">
-        <v>11</v>
+        <v>27</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" t="s">
+        <v>86</v>
+      </c>
+      <c r="B33" t="s">
         <v>87</v>
       </c>
-      <c r="B33" t="s">
+      <c r="C33" t="s">
+        <v>83</v>
+      </c>
+      <c r="D33" t="s">
         <v>88</v>
-      </c>
-[...4 lines deleted...]
-        <v>8</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" t="s">
+        <v>89</v>
+      </c>
+      <c r="B34" t="s">
         <v>90</v>
       </c>
-      <c r="B34" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C34" t="s">
-        <v>89</v>
+        <v>83</v>
       </c>
       <c r="D34" t="s">
-        <v>11</v>
+        <v>27</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" t="s">
+        <v>91</v>
+      </c>
+      <c r="B35" t="s">
         <v>92</v>
       </c>
-      <c r="B35" t="s">
+      <c r="C35" t="s">
         <v>93</v>
       </c>
-      <c r="C35" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D35" t="s">
-        <v>25</v>
+        <v>8</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" t="s">
         <v>94</v>
       </c>
       <c r="B36" t="s">
         <v>95</v>
       </c>
       <c r="C36" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="D36" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" t="s">
+        <v>96</v>
+      </c>
+      <c r="B37" t="s">
         <v>97</v>
       </c>
-      <c r="B37" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C37" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="D37" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" t="s">
+        <v>98</v>
+      </c>
+      <c r="B38" t="s">
         <v>99</v>
       </c>
-      <c r="B38" t="s">
+      <c r="C38" t="s">
         <v>100</v>
       </c>
-      <c r="C38" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D38" t="s">
-        <v>57</v>
+        <v>75</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" t="s">
+        <v>101</v>
+      </c>
+      <c r="B39" t="s">
         <v>102</v>
       </c>
-      <c r="B39" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C39" t="s">
-        <v>104</v>
+        <v>100</v>
       </c>
       <c r="D39" t="s">
-        <v>11</v>
+        <v>27</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="B40" t="s">
-        <v>106</v>
+        <v>104</v>
       </c>
       <c r="C40" t="s">
-        <v>104</v>
+        <v>100</v>
       </c>
       <c r="D40" t="s">
-        <v>79</v>
+        <v>8</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" t="s">
-        <v>107</v>
+        <v>105</v>
       </c>
       <c r="B41" t="s">
-        <v>108</v>
+        <v>106</v>
       </c>
       <c r="C41" t="s">
-        <v>109</v>
+        <v>100</v>
       </c>
       <c r="D41" t="s">
-        <v>25</v>
+        <v>8</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="B42" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="C42" t="s">
         <v>109</v>
       </c>
       <c r="D42" t="s">
-        <v>112</v>
+        <v>27</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="B43" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
       <c r="C43" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="D43" t="s">
-        <v>8</v>
+        <v>30</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" t="s">
+        <v>113</v>
+      </c>
+      <c r="B44" t="s">
+        <v>114</v>
+      </c>
+      <c r="C44" t="s">
         <v>115</v>
-      </c>
-[...4 lines deleted...]
-        <v>109</v>
       </c>
       <c r="D44" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" t="s">
+        <v>116</v>
+      </c>
+      <c r="B45" t="s">
         <v>117</v>
       </c>
-      <c r="B45" t="s">
+      <c r="C45" t="s">
         <v>118</v>
       </c>
-      <c r="C45" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D45" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" t="s">
         <v>119</v>
       </c>
       <c r="B46" t="s">
         <v>120</v>
       </c>
       <c r="C46" t="s">
-        <v>109</v>
+        <v>118</v>
       </c>
       <c r="D46" t="s">
-        <v>11</v>
+        <v>121</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B47" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="C47" t="s">
-        <v>109</v>
+        <v>124</v>
       </c>
       <c r="D47" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B48" t="s">
+        <v>126</v>
+      </c>
+      <c r="C48" t="s">
         <v>124</v>
       </c>
-      <c r="C48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D48" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B49" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="C49" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="D49" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" t="s">
+        <v>130</v>
+      </c>
+      <c r="B50" t="s">
+        <v>131</v>
+      </c>
+      <c r="C50" t="s">
         <v>129</v>
       </c>
-      <c r="B50" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D50" t="s">
-        <v>8</v>
+        <v>132</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B51" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="C51" t="s">
-        <v>133</v>
+        <v>129</v>
       </c>
       <c r="D51" t="s">
-        <v>134</v>
+        <v>18</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" t="s">
         <v>135</v>
       </c>
       <c r="B52" t="s">
         <v>136</v>
       </c>
       <c r="C52" t="s">
-        <v>133</v>
+        <v>137</v>
       </c>
       <c r="D52" t="s">
-        <v>8</v>
+        <v>132</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" t="s">
+        <v>138</v>
+      </c>
+      <c r="B53" t="s">
+        <v>139</v>
+      </c>
+      <c r="C53" t="s">
         <v>137</v>
       </c>
-      <c r="B53" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D53" t="s">
-        <v>11</v>
+        <v>140</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B54" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="C54" t="s">
-        <v>133</v>
+        <v>137</v>
       </c>
       <c r="D54" t="s">
-        <v>8</v>
+        <v>143</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="B55" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="C55" t="s">
-        <v>133</v>
+        <v>137</v>
       </c>
       <c r="D55" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="B56" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="C56" t="s">
-        <v>133</v>
+        <v>148</v>
       </c>
       <c r="D56" t="s">
-        <v>145</v>
+        <v>27</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="B57" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="C57" t="s">
         <v>148</v>
       </c>
       <c r="D57" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B58" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="C58" t="s">
         <v>148</v>
       </c>
       <c r="D58" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B59" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="C59" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="D59" t="s">
-        <v>154</v>
+        <v>8</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" t="s">
         <v>155</v>
       </c>
       <c r="B60" t="s">
         <v>156</v>
       </c>
       <c r="C60" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="D60" t="s">
-        <v>11</v>
+        <v>132</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" t="s">
         <v>157</v>
       </c>
       <c r="B61" t="s">
         <v>158</v>
       </c>
       <c r="C61" t="s">
-        <v>153</v>
+        <v>159</v>
       </c>
       <c r="D61" t="s">
-        <v>18</v>
+        <v>75</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B62" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="C62" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="D62" t="s">
-        <v>8</v>
+        <v>27</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" t="s">
+        <v>163</v>
+      </c>
+      <c r="B63" t="s">
+        <v>164</v>
+      </c>
+      <c r="C63" t="s">
         <v>162</v>
       </c>
-      <c r="B63" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D63" t="s">
-        <v>8</v>
+        <v>30</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B64" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="C64" t="s">
-        <v>161</v>
+        <v>167</v>
       </c>
       <c r="D64" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B65" t="s">
+        <v>169</v>
+      </c>
+      <c r="C65" t="s">
         <v>167</v>
       </c>
-      <c r="C65" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D65" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B66" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="C66" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="D66" t="s">
-        <v>11</v>
+        <v>27</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B67" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="C67" t="s">
-        <v>173</v>
+        <v>167</v>
       </c>
       <c r="D67" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" t="s">
         <v>174</v>
       </c>
       <c r="B68" t="s">
         <v>175</v>
       </c>
       <c r="C68" t="s">
-        <v>173</v>
+        <v>167</v>
       </c>
       <c r="D68" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69" t="s">
         <v>176</v>
       </c>
       <c r="B69" t="s">
         <v>177</v>
       </c>
       <c r="C69" t="s">
-        <v>173</v>
+        <v>178</v>
       </c>
       <c r="D69" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70" t="s">
+        <v>179</v>
+      </c>
+      <c r="B70" t="s">
+        <v>180</v>
+      </c>
+      <c r="C70" t="s">
         <v>178</v>
       </c>
-      <c r="B70" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D70" t="s">
-        <v>8</v>
+        <v>27</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71" t="s">
         <v>181</v>
       </c>
       <c r="B71" t="s">
         <v>182</v>
       </c>
       <c r="C71" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="D71" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72" t="s">
         <v>183</v>
       </c>
       <c r="B72" t="s">
         <v>184</v>
       </c>
       <c r="C72" t="s">
-        <v>180</v>
+        <v>185</v>
       </c>
       <c r="D72" t="s">
-        <v>11</v>
+        <v>27</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="A73" t="s">
+        <v>186</v>
+      </c>
+      <c r="B73" t="s">
+        <v>187</v>
+      </c>
+      <c r="C73" t="s">
         <v>185</v>
       </c>
-      <c r="B73" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D73" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74" t="s">
         <v>188</v>
       </c>
       <c r="B74" t="s">
         <v>189</v>
       </c>
       <c r="C74" t="s">
         <v>190</v>
       </c>
       <c r="D74" t="s">
-        <v>79</v>
+        <v>8</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="A75" t="s">
         <v>191</v>
       </c>
       <c r="B75" t="s">
         <v>192</v>
       </c>
       <c r="C75" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="D75" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="A76" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B76" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="C76" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="D76" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="A77" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B77" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="C77" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="D77" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="A78" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B78" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="C78" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="D78" t="s">
-        <v>79</v>
+        <v>27</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="A79" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B79" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="C79" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="D79" t="s">
-        <v>22</v>
+        <v>75</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="A80" t="s">
+        <v>206</v>
+      </c>
+      <c r="B80" t="s">
+        <v>207</v>
+      </c>
+      <c r="C80" t="s">
         <v>205</v>
       </c>
-      <c r="B80" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D80" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="A81" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B81" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="C81" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="D81" t="s">
-        <v>79</v>
+        <v>75</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="A82" t="s">
+        <v>211</v>
+      </c>
+      <c r="B82" t="s">
+        <v>212</v>
+      </c>
+      <c r="C82" t="s">
         <v>210</v>
       </c>
-      <c r="B82" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D82" t="s">
-        <v>8</v>
+        <v>27</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="A83" t="s">
         <v>213</v>
       </c>
       <c r="B83" t="s">
         <v>214</v>
       </c>
       <c r="C83" t="s">
         <v>215</v>
       </c>
       <c r="D83" t="s">
-        <v>11</v>
+        <v>27</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="A84" t="s">
         <v>216</v>
       </c>
       <c r="B84" t="s">
         <v>217</v>
       </c>
       <c r="C84" t="s">
         <v>218</v>
       </c>
       <c r="D84" t="s">
-        <v>8</v>
+        <v>27</v>
       </c>
     </row>
     <row r="85" spans="1:4">
       <c r="A85" t="s">
         <v>219</v>
       </c>
       <c r="B85" t="s">
         <v>220</v>
       </c>
       <c r="C85" t="s">
-        <v>221</v>
+        <v>218</v>
       </c>
       <c r="D85" t="s">
-        <v>8</v>
+        <v>27</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="A86" t="s">
+        <v>221</v>
+      </c>
+      <c r="B86" t="s">
         <v>222</v>
       </c>
-      <c r="B86" t="s">
+      <c r="C86" t="s">
         <v>223</v>
       </c>
-      <c r="C86" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D86" t="s">
-        <v>8</v>
+        <v>140</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="A87" t="s">
         <v>224</v>
       </c>
       <c r="B87" t="s">
         <v>225</v>
       </c>
       <c r="C87" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="D87" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="A88" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B88" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="C88" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="D88" t="s">
-        <v>229</v>
+        <v>27</v>
       </c>
     </row>
     <row r="89" spans="1:4">
       <c r="A89" t="s">
         <v>230</v>
       </c>
       <c r="B89" t="s">
         <v>231</v>
       </c>
       <c r="C89" t="s">
-        <v>228</v>
+        <v>232</v>
       </c>
       <c r="D89" t="s">
-        <v>145</v>
+        <v>27</v>
       </c>
     </row>
     <row r="90" spans="1:4">
       <c r="A90" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B90" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="C90" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="D90" t="s">
-        <v>8</v>
+        <v>88</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="A91" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B91" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="C91" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="D91" t="s">
-        <v>112</v>
+        <v>239</v>
       </c>
     </row>
     <row r="92" spans="1:4">
       <c r="A92" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="B92" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="C92" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="D92" t="s">
-        <v>11</v>
+        <v>27</v>
       </c>
     </row>
     <row r="93" spans="1:4">
       <c r="A93" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="B93" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="C93" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="D93" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="94" spans="1:4">
       <c r="A94" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="B94" t="s">
+        <v>247</v>
+      </c>
+      <c r="C94" t="s">
         <v>245</v>
       </c>
-      <c r="C94" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D94" t="s">
-        <v>247</v>
+        <v>27</v>
       </c>
     </row>
     <row r="95" spans="1:4">
       <c r="A95" t="s">
         <v>248</v>
       </c>
       <c r="B95" t="s">
         <v>249</v>
       </c>
       <c r="C95" t="s">
         <v>250</v>
       </c>
       <c r="D95" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="96" spans="1:4">
       <c r="A96" t="s">
         <v>252</v>
       </c>
       <c r="B96" t="s">
         <v>253</v>
       </c>
       <c r="C96" t="s">
         <v>254</v>
       </c>
       <c r="D96" t="s">
-        <v>8</v>
+        <v>27</v>
       </c>
     </row>
     <row r="97" spans="1:4">
       <c r="A97" t="s">
         <v>255</v>
       </c>
       <c r="B97" t="s">
         <v>256</v>
       </c>
       <c r="C97" t="s">
         <v>257</v>
       </c>
       <c r="D97" t="s">
-        <v>8</v>
+        <v>258</v>
       </c>
     </row>
     <row r="98" spans="1:4">
       <c r="A98" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="B98" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="C98" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="D98" t="s">
-        <v>8</v>
+        <v>27</v>
       </c>
     </row>
     <row r="99" spans="1:4">
       <c r="A99" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="B99" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="C99" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="D99" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
     </row>
     <row r="100" spans="1:4">
       <c r="A100" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="B100" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="C100" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="D100" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
     </row>
     <row r="101" spans="1:4">
       <c r="A101" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="B101" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="C101" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="D101" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
     </row>
     <row r="102" spans="1:4">
       <c r="A102" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="B102" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="C102" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="D102" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
     </row>
     <row r="103" spans="1:4">
       <c r="A103" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="B103" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="C103" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="D103" t="s">
-        <v>247</v>
+        <v>251</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">