--- v2 (2026-10-07)
+++ v3 (2026-10-28)
@@ -12,881 +12,887 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="277">
-[...1 lines deleted...]
-    <t>Data from 07/10/2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="279">
+  <si>
+    <t>Data from 28/10/2026</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>ISIN</t>
   </si>
   <si>
     <t>Weight</t>
   </si>
   <si>
     <t>Currency</t>
   </si>
   <si>
+    <t>TETRA TECH INC</t>
+  </si>
+  <si>
+    <t>US88162G1031</t>
+  </si>
+  <si>
+    <t>1.50%</t>
+  </si>
+  <si>
+    <t>USD</t>
+  </si>
+  <si>
     <t>ARCADIS NV COMSTK</t>
   </si>
   <si>
     <t>NL0006237562</t>
   </si>
   <si>
-    <t>1.36%</t>
+    <t>1.47%</t>
   </si>
   <si>
     <t>EUR</t>
   </si>
   <si>
+    <t>VERALTO CORP</t>
+  </si>
+  <si>
+    <t>US92338C1036</t>
+  </si>
+  <si>
+    <t>1.35%</t>
+  </si>
+  <si>
+    <t>VALMET OYJ NPV</t>
+  </si>
+  <si>
+    <t>FI4000074984</t>
+  </si>
+  <si>
+    <t>NIBE INDUSTRIER AB SER B NPV</t>
+  </si>
+  <si>
+    <t>SE0015988019</t>
+  </si>
+  <si>
+    <t>1.34%</t>
+  </si>
+  <si>
+    <t>SEK</t>
+  </si>
+  <si>
+    <t>WATTS WATER TECHNOLOGIES INC</t>
+  </si>
+  <si>
+    <t>US9427491025</t>
+  </si>
+  <si>
+    <t>1.33%</t>
+  </si>
+  <si>
+    <t>BADGER METER INC COM</t>
+  </si>
+  <si>
+    <t>US0565251081</t>
+  </si>
+  <si>
+    <t>1.32%</t>
+  </si>
+  <si>
+    <t>AMERICAN WATER WORKS CO.</t>
+  </si>
+  <si>
+    <t>US0304201033</t>
+  </si>
+  <si>
+    <t>1.28%</t>
+  </si>
+  <si>
+    <t>ECOLAB</t>
+  </si>
+  <si>
+    <t>US2788651006</t>
+  </si>
+  <si>
+    <t>UNITED UTILITIES GROUP PLC ORD GBP0.05</t>
+  </si>
+  <si>
+    <t>GB00B39J2M42</t>
+  </si>
+  <si>
+    <t>1.27%</t>
+  </si>
+  <si>
+    <t>GBP</t>
+  </si>
+  <si>
+    <t>SVENSKA CELLULOSA AB-SCA SER B NPV</t>
+  </si>
+  <si>
+    <t>SE0000112724</t>
+  </si>
+  <si>
+    <t>AUTODESK</t>
+  </si>
+  <si>
+    <t>US0527691069</t>
+  </si>
+  <si>
+    <t>AFRY AB SER B NPV</t>
+  </si>
+  <si>
+    <t>SE0005999836</t>
+  </si>
+  <si>
+    <t>1.26%</t>
+  </si>
+  <si>
+    <t>HITACHI NPV</t>
+  </si>
+  <si>
+    <t>JP3788600009</t>
+  </si>
+  <si>
+    <t>1.24%</t>
+  </si>
+  <si>
+    <t>JPY</t>
+  </si>
+  <si>
+    <t>LG ENERGY SOLUTION LTD KRW500 373220</t>
+  </si>
+  <si>
+    <t>KR7373220003</t>
+  </si>
+  <si>
+    <t>KRW</t>
+  </si>
+  <si>
+    <t>ITRON INC COM</t>
+  </si>
+  <si>
+    <t>US4657411066</t>
+  </si>
+  <si>
+    <t>1.23%</t>
+  </si>
+  <si>
+    <t>OJI HOLDINGS CORP</t>
+  </si>
+  <si>
+    <t>JP3174410005</t>
+  </si>
+  <si>
+    <t>1.21%</t>
+  </si>
+  <si>
+    <t>WABTEC COM</t>
+  </si>
+  <si>
+    <t>US9297401088</t>
+  </si>
+  <si>
+    <t>1.20%</t>
+  </si>
+  <si>
+    <t>IDEX CORP COM</t>
+  </si>
+  <si>
+    <t>US45167R1041</t>
+  </si>
+  <si>
+    <t>1.19%</t>
+  </si>
+  <si>
+    <t>VERISK ANALYTICS INC COM</t>
+  </si>
+  <si>
+    <t>US92345Y1064</t>
+  </si>
+  <si>
+    <t>WASTE MGMT INC DEL COM.</t>
+  </si>
+  <si>
+    <t>US94106L1098</t>
+  </si>
+  <si>
+    <t>SWECO AB</t>
+  </si>
+  <si>
+    <t>SE0014960373</t>
+  </si>
+  <si>
+    <t>1.18%</t>
+  </si>
+  <si>
+    <t>SAMSUNG SDI KRW5000</t>
+  </si>
+  <si>
+    <t>KR7006400006</t>
+  </si>
+  <si>
+    <t>SEVERN TRENT ORD GBP0.9789</t>
+  </si>
+  <si>
+    <t>GB00B1FH8J72</t>
+  </si>
+  <si>
+    <t>ZURN ELKAY WATER SOLUTIONS COR</t>
+  </si>
+  <si>
+    <t>US98983L1089</t>
+  </si>
+  <si>
+    <t>WEST FRASER TIMBER CO LTD COM</t>
+  </si>
+  <si>
+    <t>CA9528451052</t>
+  </si>
+  <si>
+    <t>1.17%</t>
+  </si>
+  <si>
+    <t>CAD</t>
+  </si>
+  <si>
+    <t>WSP GLOBAL INC COM NPV</t>
+  </si>
+  <si>
+    <t>CA92938W2022</t>
+  </si>
+  <si>
+    <t>XYLEM INC COM</t>
+  </si>
+  <si>
+    <t>US98419M1009</t>
+  </si>
+  <si>
+    <t>1.16%</t>
+  </si>
+  <si>
+    <t>TRANE TECHNOLOGIES PLC COM USD1</t>
+  </si>
+  <si>
+    <t>IE00BK9ZQ967</t>
+  </si>
+  <si>
+    <t>1.15%</t>
+  </si>
+  <si>
+    <t>SUNBELT RENTALS HOLDINGS INC</t>
+  </si>
+  <si>
+    <t>US8669661048</t>
+  </si>
+  <si>
+    <t>1.14%</t>
+  </si>
+  <si>
     <t>WEG SA COM NPV</t>
   </si>
   <si>
     <t>BRWEGEACNOR0</t>
   </si>
   <si>
+    <t>1.13%</t>
+  </si>
+  <si>
     <t>BRL</t>
   </si>
   <si>
     <t>MEIDENSHA CORP NPV</t>
   </si>
   <si>
     <t>JP3919800007</t>
   </si>
   <si>
-    <t>JPY</t>
-[...17 lines deleted...]
-    <t>FI4000074984</t>
+    <t>1.12%</t>
+  </si>
+  <si>
+    <t>OWENS CORNING NEW COM</t>
+  </si>
+  <si>
+    <t>US6907421019</t>
+  </si>
+  <si>
+    <t>STANTEC INC COM</t>
+  </si>
+  <si>
+    <t>CA85472N1096</t>
+  </si>
+  <si>
+    <t>ANDRITZ AG NPV (BR)</t>
+  </si>
+  <si>
+    <t>AT0000730007</t>
+  </si>
+  <si>
+    <t>1.11%</t>
+  </si>
+  <si>
+    <t>MERIDIAN ENERGY LIMITED NPV</t>
+  </si>
+  <si>
+    <t>NZMELE0002S7</t>
+  </si>
+  <si>
+    <t>NZD</t>
+  </si>
+  <si>
+    <t>EATON CORPORATION PLC COM USD0.01</t>
+  </si>
+  <si>
+    <t>IE00B8KQN827</t>
+  </si>
+  <si>
+    <t>1.10%</t>
+  </si>
+  <si>
+    <t>ALSTOM EUR7.00</t>
+  </si>
+  <si>
+    <t>FR0010220475</t>
+  </si>
+  <si>
+    <t>KNORR BREMSE AG</t>
+  </si>
+  <si>
+    <t>DE000KBX1006</t>
+  </si>
+  <si>
+    <t>1.09%</t>
+  </si>
+  <si>
+    <t>TRASMISSIONE ELETTRICITA RETE NAZIO ORD EUR0.22.</t>
+  </si>
+  <si>
+    <t>IT0003242622</t>
+  </si>
+  <si>
+    <t>ALFA LAVAL AB NPV</t>
+  </si>
+  <si>
+    <t>SE0000695876</t>
+  </si>
+  <si>
+    <t>1.08%</t>
+  </si>
+  <si>
+    <t>ROCKWOOL A/S</t>
+  </si>
+  <si>
+    <t>DK0063855168</t>
+  </si>
+  <si>
+    <t>DKK</t>
+  </si>
+  <si>
+    <t>DARLING INGREDIENTS INC COMSTK</t>
+  </si>
+  <si>
+    <t>US2372661015</t>
+  </si>
+  <si>
+    <t>1.07%</t>
   </si>
   <si>
     <t>CPFL ENERGIA SA COM NPV</t>
   </si>
   <si>
     <t>BRCPFEACNOR0</t>
   </si>
   <si>
-    <t>1.32%</t>
-[...38 lines deleted...]
-    <t>1.27%</t>
+    <t>HA SUSTAINABLE INFRASTRUCTURECAPITAL INC</t>
+  </si>
+  <si>
+    <t>US41068X1000</t>
+  </si>
+  <si>
+    <t>1.06%</t>
+  </si>
+  <si>
+    <t>JOHNSON MATTHEY</t>
+  </si>
+  <si>
+    <t>GB00BTQHVY80</t>
+  </si>
+  <si>
+    <t>WESCO INTL INC COM</t>
+  </si>
+  <si>
+    <t>US95082P1057</t>
+  </si>
+  <si>
+    <t>HOLMEN AB SER B NPV</t>
+  </si>
+  <si>
+    <t>SE0011090018</t>
+  </si>
+  <si>
+    <t>1.05%</t>
+  </si>
+  <si>
+    <t>ELIA GROUP NPV.</t>
+  </si>
+  <si>
+    <t>BE0003822393</t>
+  </si>
+  <si>
+    <t>1.02%</t>
+  </si>
+  <si>
+    <t>ERG SPA EUR0.10</t>
+  </si>
+  <si>
+    <t>IT0001157020</t>
+  </si>
+  <si>
+    <t>REXEL EUR5</t>
+  </si>
+  <si>
+    <t>FR0010451203</t>
+  </si>
+  <si>
+    <t>1.01%</t>
+  </si>
+  <si>
+    <t>NORDEX SE</t>
+  </si>
+  <si>
+    <t>DE000A0D6554</t>
+  </si>
+  <si>
+    <t>SCHNEIDER ELECTRIC SE EUR4.00</t>
+  </si>
+  <si>
+    <t>FR0000121972</t>
+  </si>
+  <si>
+    <t>PENNON GROUP ORD GBP0.6105</t>
+  </si>
+  <si>
+    <t>GB00BNNTLN49</t>
+  </si>
+  <si>
+    <t>1.00%</t>
+  </si>
+  <si>
+    <t>CARRIER GLOBAL</t>
+  </si>
+  <si>
+    <t>US14448C1045</t>
+  </si>
+  <si>
+    <t>0.99%</t>
+  </si>
+  <si>
+    <t>RAYONIER INC</t>
+  </si>
+  <si>
+    <t>US7549071030</t>
+  </si>
+  <si>
+    <t>0.96%</t>
+  </si>
+  <si>
+    <t>EDP RENEWABLES SA</t>
+  </si>
+  <si>
+    <t>ES0127797019</t>
+  </si>
+  <si>
+    <t>PENTA OCEAN CONSTRUCTION NPV</t>
+  </si>
+  <si>
+    <t>JP3309000002</t>
+  </si>
+  <si>
+    <t>0.95%</t>
+  </si>
+  <si>
+    <t>COMMERCIAL METALS CO</t>
+  </si>
+  <si>
+    <t>US2017231034</t>
+  </si>
+  <si>
+    <t>SPIE SA EUR0.47</t>
+  </si>
+  <si>
+    <t>FR0012757854</t>
+  </si>
+  <si>
+    <t>LEGRAND SA EUR4</t>
+  </si>
+  <si>
+    <t>FR0010307819</t>
+  </si>
+  <si>
+    <t>SK IE TECHNOLOGY CO LTD KRW1000</t>
+  </si>
+  <si>
+    <t>KR7361610009</t>
+  </si>
+  <si>
+    <t>0.94%</t>
+  </si>
+  <si>
+    <t>AECOM</t>
+  </si>
+  <si>
+    <t>US00766T1007</t>
+  </si>
+  <si>
+    <t>COSTAIN GROUP PLC</t>
+  </si>
+  <si>
+    <t>GB00B64NSP76</t>
+  </si>
+  <si>
+    <t>SCATEC ASA NOK0.025</t>
+  </si>
+  <si>
+    <t>NO0010715139</t>
+  </si>
+  <si>
+    <t>0.93%</t>
+  </si>
+  <si>
+    <t>NOK</t>
+  </si>
+  <si>
+    <t>KEMIRA OYJ NPV</t>
+  </si>
+  <si>
+    <t>FI0009004824</t>
+  </si>
+  <si>
+    <t>NXP SEMICONDUCTORS N V EUR0.20</t>
+  </si>
+  <si>
+    <t>NL0009538784</t>
+  </si>
+  <si>
+    <t>ABB LTD CHF0.12 (REGD)</t>
+  </si>
+  <si>
+    <t>CH0012221716</t>
+  </si>
+  <si>
+    <t>0.92%</t>
+  </si>
+  <si>
+    <t>CHF</t>
   </si>
   <si>
     <t>CIA SANEAMENTO BASICO DE SAO PAULO COM  NPV</t>
   </si>
   <si>
     <t>BRSBSPACNOR5</t>
   </si>
   <si>
-    <t>1.24%</t>
-[...29 lines deleted...]
-    <t>US92338C1036</t>
+    <t>WEYERHAEUSER CO</t>
+  </si>
+  <si>
+    <t>US9621661043</t>
+  </si>
+  <si>
+    <t>0.91%</t>
+  </si>
+  <si>
+    <t>TEREX CORP NEW COM</t>
+  </si>
+  <si>
+    <t>US8807791038</t>
+  </si>
+  <si>
+    <t>0.90%</t>
+  </si>
+  <si>
+    <t>KURITA WATER INDUSTRIES NPV</t>
+  </si>
+  <si>
+    <t>JP3270000007</t>
+  </si>
+  <si>
+    <t>KANADEVIA CORP</t>
+  </si>
+  <si>
+    <t>JP3789000001</t>
+  </si>
+  <si>
+    <t>0.89%</t>
+  </si>
+  <si>
+    <t>VALEO SE EUR1</t>
+  </si>
+  <si>
+    <t>FR0013176526</t>
+  </si>
+  <si>
+    <t>0.88%</t>
   </si>
   <si>
     <t>SOITEC S.A. EUR2</t>
   </si>
   <si>
     <t>FR0013227113</t>
   </si>
   <si>
-    <t>1.20%</t>
-[...299 lines deleted...]
-    <t>JP3270000007</t>
+    <t>0.87%</t>
+  </si>
+  <si>
+    <t>NEXANS SA EUR1</t>
+  </si>
+  <si>
+    <t>FR0000044448</t>
+  </si>
+  <si>
+    <t>DOWA HOLDINGS CO LTD</t>
+  </si>
+  <si>
+    <t>JP3638600001</t>
+  </si>
+  <si>
+    <t>0.85%</t>
+  </si>
+  <si>
+    <t>PENTAIR PLC</t>
+  </si>
+  <si>
+    <t>IE00BLS09M33</t>
   </si>
   <si>
     <t>PRYSMIAN SPA NPV</t>
   </si>
   <si>
     <t>IT0004176001</t>
   </si>
   <si>
-    <t>WSP GLOBAL INC COM NPV</t>
-[...47 lines deleted...]
-    <t>US8807791038</t>
+    <t>0.82%</t>
+  </si>
+  <si>
+    <t>MERCURY NZ LTD NPV</t>
+  </si>
+  <si>
+    <t>NZMRPE0001S2</t>
+  </si>
+  <si>
+    <t>0.81%</t>
+  </si>
+  <si>
+    <t>ENERGIX-RENEWABLE ENERGIES</t>
+  </si>
+  <si>
+    <t>IL0011233553</t>
+  </si>
+  <si>
+    <t>0.79%</t>
+  </si>
+  <si>
+    <t>ILS</t>
   </si>
   <si>
     <t>EBARA CORP ADR</t>
   </si>
   <si>
     <t>JP3166000004</t>
   </si>
   <si>
-    <t>NORDEX SE</t>
-[...56 lines deleted...]
-    <t>0.93%</t>
+    <t>0.78%</t>
+  </si>
+  <si>
+    <t>ORMAT TECHNOLOGIES INC COM</t>
+  </si>
+  <si>
+    <t>US6866881021</t>
+  </si>
+  <si>
+    <t>0.74%</t>
+  </si>
+  <si>
+    <t>BORREGAARD ASA COM STK</t>
+  </si>
+  <si>
+    <t>NO0010657505</t>
+  </si>
+  <si>
+    <t>FIRST SOLAR INC COM</t>
+  </si>
+  <si>
+    <t>US3364331070</t>
+  </si>
+  <si>
+    <t>0.73%</t>
   </si>
   <si>
     <t>INFINEON TECHNOLOGIES AG ORD NPV (REGD)</t>
   </si>
   <si>
     <t>DE0006231004</t>
   </si>
   <si>
-    <t>0.92%</t>
-[...65 lines deleted...]
-    <t>0.79%</t>
+    <t>ONTERRIS INC</t>
+  </si>
+  <si>
+    <t>US6151111019</t>
+  </si>
+  <si>
+    <t>0.72%</t>
   </si>
   <si>
     <t>ON SEMICONDUCTOR CORP COM</t>
   </si>
   <si>
     <t>US6821891057</t>
   </si>
   <si>
-    <t>MERCURY NZ LTD NPV</t>
-[...5 lines deleted...]
-    <t>0.78%</t>
+    <t>0.71%</t>
   </si>
   <si>
     <t>AURUBIS AG NPV</t>
   </si>
   <si>
     <t>DE0006766504</t>
   </si>
   <si>
-    <t>0.77%</t>
-[...46 lines deleted...]
-  <si>
     <t>0.68%</t>
   </si>
   <si>
+    <t>BTS GROUP HOLDINGS PCL</t>
+  </si>
+  <si>
+    <t>TH0221B10Z13</t>
+  </si>
+  <si>
+    <t>0.67%</t>
+  </si>
+  <si>
+    <t>THB</t>
+  </si>
+  <si>
     <t>DREDGING ENVIRON. &amp; MARINE ENG.</t>
   </si>
   <si>
     <t>BE0974413453</t>
   </si>
   <si>
-    <t>0.65%</t>
+    <t>0.66%</t>
   </si>
   <si>
     <t>XPENG INC ADS</t>
   </si>
   <si>
     <t>US98422D1054</t>
   </si>
   <si>
-    <t>BTS GROUP HOLDINGS PCL</t>
-[...4 lines deleted...]
-  <si>
     <t>0.64%</t>
   </si>
   <si>
-    <t>THB</t>
+    <t>BEIJING ENTERPRISES WATER GP LTD HKD0.10</t>
+  </si>
+  <si>
+    <t>BMG0957L1090</t>
+  </si>
+  <si>
+    <t>0.62%</t>
+  </si>
+  <si>
+    <t>HKD</t>
+  </si>
+  <si>
+    <t>RENEW ENERGY GLOBAL PLC</t>
+  </si>
+  <si>
+    <t>GB00BNQMPN80</t>
+  </si>
+  <si>
+    <t>0.51%</t>
   </si>
   <si>
     <t>PLANET LABS PBC COM CL A</t>
   </si>
   <si>
     <t>US72703X1063</t>
   </si>
   <si>
-    <t>0.63%</t>
-[...20 lines deleted...]
-    <t>0.50%</t>
+    <t>0.49%</t>
   </si>
   <si>
     <t>ALTRI SGPS SA</t>
   </si>
   <si>
     <t>PTALT0AE0002</t>
   </si>
   <si>
-    <t>0.41%</t>
+    <t>0.40%</t>
+  </si>
+  <si>
+    <t>LENZING AG NPV</t>
+  </si>
+  <si>
+    <t>AT0000644505</t>
+  </si>
+  <si>
+    <t>0.38%</t>
   </si>
   <si>
     <t>OYO</t>
   </si>
   <si>
     <t>JP3174600001</t>
   </si>
   <si>
-    <t>0.38%</t>
-[...1 lines deleted...]
-  <si>
     <t>VAISALA OYJ</t>
   </si>
   <si>
     <t>FI0009900682</t>
   </si>
   <si>
-    <t>0.31%</t>
-[...17 lines deleted...]
-    <t>0.00%</t>
+    <t>0.34%</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1189,51 +1195,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D103"/>
+  <dimension ref="A1:D102"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.700195" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="10.568848" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>2</v>
       </c>
@@ -1244,1426 +1250,1412 @@
         <v>4</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
         <v>5</v>
       </c>
       <c r="B4" t="s">
         <v>6</v>
       </c>
       <c r="C4" t="s">
         <v>7</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
         <v>9</v>
       </c>
       <c r="B5" t="s">
         <v>10</v>
       </c>
       <c r="C5" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D5" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B6" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C6" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D6" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" t="s">
+        <v>16</v>
+      </c>
+      <c r="B7" t="s">
+        <v>17</v>
+      </c>
+      <c r="C7" t="s">
         <v>15</v>
       </c>
-      <c r="B7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D7" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
+        <v>18</v>
+      </c>
+      <c r="B8" t="s">
         <v>19</v>
       </c>
-      <c r="B8" t="s">
+      <c r="C8" t="s">
         <v>20</v>
       </c>
-      <c r="C8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D8" t="s">
-        <v>8</v>
+        <v>21</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B9" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C9" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D9" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B10" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="C10" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D10" t="s">
-        <v>27</v>
+        <v>8</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
         <v>28</v>
       </c>
       <c r="B11" t="s">
         <v>29</v>
       </c>
       <c r="C11" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="D11" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
         <v>31</v>
       </c>
       <c r="B12" t="s">
         <v>32</v>
       </c>
       <c r="C12" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="D12" t="s">
-        <v>27</v>
+        <v>8</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
+        <v>33</v>
+      </c>
+      <c r="B13" t="s">
         <v>34</v>
       </c>
-      <c r="B13" t="s">
+      <c r="C13" t="s">
         <v>35</v>
       </c>
-      <c r="C13" t="s">
+      <c r="D13" t="s">
         <v>36</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
         <v>37</v>
       </c>
       <c r="B14" t="s">
         <v>38</v>
       </c>
       <c r="C14" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="D14" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
+        <v>39</v>
+      </c>
+      <c r="B15" t="s">
         <v>40</v>
       </c>
-      <c r="B15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C15" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="D15" t="s">
-        <v>18</v>
+        <v>8</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
+        <v>41</v>
+      </c>
+      <c r="B16" t="s">
+        <v>42</v>
+      </c>
+      <c r="C16" t="s">
         <v>43</v>
       </c>
-      <c r="B16" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D16" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
+        <v>44</v>
+      </c>
+      <c r="B17" t="s">
+        <v>45</v>
+      </c>
+      <c r="C17" t="s">
         <v>46</v>
       </c>
-      <c r="B17" t="s">
+      <c r="D17" t="s">
         <v>47</v>
-      </c>
-[...4 lines deleted...]
-        <v>27</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
         <v>48</v>
       </c>
       <c r="B18" t="s">
         <v>49</v>
       </c>
       <c r="C18" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D18" t="s">
-        <v>27</v>
+        <v>50</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B19" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C19" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D19" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B20" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C20" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="D20" t="s">
-        <v>27</v>
+        <v>47</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="B21" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="C21" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="D21" t="s">
-        <v>27</v>
+        <v>8</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="B22" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="C22" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="D22" t="s">
-        <v>27</v>
+        <v>8</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="B23" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="C23" t="s">
         <v>62</v>
       </c>
       <c r="D23" t="s">
-        <v>27</v>
+        <v>8</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="B24" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="C24" t="s">
         <v>62</v>
       </c>
       <c r="D24" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="B25" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="C25" t="s">
-        <v>62</v>
+        <v>69</v>
       </c>
       <c r="D25" t="s">
-        <v>8</v>
+        <v>21</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="B26" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="C26" t="s">
         <v>69</v>
       </c>
       <c r="D26" t="s">
-        <v>27</v>
+        <v>50</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="B27" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="C27" t="s">
         <v>69</v>
       </c>
       <c r="D27" t="s">
-        <v>14</v>
+        <v>36</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="B28" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="C28" t="s">
-        <v>74</v>
+        <v>69</v>
       </c>
       <c r="D28" t="s">
-        <v>75</v>
+        <v>8</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" t="s">
         <v>76</v>
       </c>
       <c r="B29" t="s">
         <v>77</v>
       </c>
       <c r="C29" t="s">
         <v>78</v>
       </c>
       <c r="D29" t="s">
-        <v>27</v>
+        <v>79</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B30" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="C30" t="s">
         <v>78</v>
       </c>
       <c r="D30" t="s">
-        <v>27</v>
+        <v>79</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B31" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="C31" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="D31" t="s">
-        <v>27</v>
+        <v>8</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B32" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C32" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="D32" t="s">
-        <v>27</v>
+        <v>8</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="B33" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="C33" t="s">
-        <v>83</v>
+        <v>90</v>
       </c>
       <c r="D33" t="s">
-        <v>88</v>
+        <v>8</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B34" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="C34" t="s">
-        <v>83</v>
+        <v>93</v>
       </c>
       <c r="D34" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="B35" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="C35" t="s">
-        <v>93</v>
+        <v>97</v>
       </c>
       <c r="D35" t="s">
-        <v>8</v>
+        <v>47</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="B36" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="C36" t="s">
-        <v>93</v>
+        <v>97</v>
       </c>
       <c r="D36" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="B37" t="s">
+        <v>101</v>
+      </c>
+      <c r="C37" t="s">
         <v>97</v>
       </c>
-      <c r="C37" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D37" t="s">
-        <v>8</v>
+        <v>79</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="B38" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="C38" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="D38" t="s">
-        <v>75</v>
+        <v>12</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="B39" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="C39" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="D39" t="s">
-        <v>27</v>
+        <v>107</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" t="s">
-        <v>103</v>
+        <v>108</v>
       </c>
       <c r="B40" t="s">
-        <v>104</v>
+        <v>109</v>
       </c>
       <c r="C40" t="s">
-        <v>100</v>
+        <v>110</v>
       </c>
       <c r="D40" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" t="s">
-        <v>105</v>
+        <v>111</v>
       </c>
       <c r="B41" t="s">
-        <v>106</v>
+        <v>112</v>
       </c>
       <c r="C41" t="s">
-        <v>100</v>
+        <v>110</v>
       </c>
       <c r="D41" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" t="s">
-        <v>107</v>
+        <v>113</v>
       </c>
       <c r="B42" t="s">
-        <v>108</v>
+        <v>114</v>
       </c>
       <c r="C42" t="s">
-        <v>109</v>
+        <v>115</v>
       </c>
       <c r="D42" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" t="s">
-        <v>110</v>
+        <v>116</v>
       </c>
       <c r="B43" t="s">
-        <v>111</v>
+        <v>117</v>
       </c>
       <c r="C43" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="D43" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="B44" t="s">
-        <v>114</v>
+        <v>119</v>
       </c>
       <c r="C44" t="s">
-        <v>115</v>
+        <v>120</v>
       </c>
       <c r="D44" t="s">
-        <v>8</v>
+        <v>21</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" t="s">
-        <v>116</v>
+        <v>121</v>
       </c>
       <c r="B45" t="s">
-        <v>117</v>
+        <v>122</v>
       </c>
       <c r="C45" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="D45" t="s">
-        <v>30</v>
+        <v>123</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" t="s">
-        <v>119</v>
+        <v>124</v>
       </c>
       <c r="B46" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="C46" t="s">
-        <v>118</v>
+        <v>126</v>
       </c>
       <c r="D46" t="s">
-        <v>121</v>
+        <v>8</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" t="s">
-        <v>122</v>
+        <v>127</v>
       </c>
       <c r="B47" t="s">
-        <v>123</v>
+        <v>128</v>
       </c>
       <c r="C47" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="D47" t="s">
-        <v>8</v>
+        <v>94</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" t="s">
-        <v>125</v>
+        <v>129</v>
       </c>
       <c r="B48" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
       <c r="C48" t="s">
-        <v>124</v>
+        <v>131</v>
       </c>
       <c r="D48" t="s">
-        <v>27</v>
+        <v>8</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="B49" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="C49" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="D49" t="s">
-        <v>8</v>
+        <v>36</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="B50" t="s">
+        <v>135</v>
+      </c>
+      <c r="C50" t="s">
         <v>131</v>
       </c>
-      <c r="C50" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D50" t="s">
-        <v>132</v>
+        <v>8</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="B51" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="C51" t="s">
-        <v>129</v>
+        <v>138</v>
       </c>
       <c r="D51" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="B52" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="C52" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="D52" t="s">
-        <v>132</v>
+        <v>12</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="B53" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
       <c r="C53" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="D53" t="s">
-        <v>140</v>
+        <v>12</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="B54" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="C54" t="s">
-        <v>137</v>
+        <v>146</v>
       </c>
       <c r="D54" t="s">
-        <v>143</v>
+        <v>12</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="B55" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="C55" t="s">
-        <v>137</v>
+        <v>146</v>
       </c>
       <c r="D55" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" t="s">
+        <v>149</v>
+      </c>
+      <c r="B56" t="s">
+        <v>150</v>
+      </c>
+      <c r="C56" t="s">
         <v>146</v>
       </c>
-      <c r="B56" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D56" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B57" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="C57" t="s">
-        <v>148</v>
+        <v>153</v>
       </c>
       <c r="D57" t="s">
-        <v>8</v>
+        <v>36</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="B58" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="C58" t="s">
-        <v>148</v>
+        <v>156</v>
       </c>
       <c r="D58" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" t="s">
-        <v>153</v>
+        <v>157</v>
       </c>
       <c r="B59" t="s">
-        <v>154</v>
+        <v>158</v>
       </c>
       <c r="C59" t="s">
-        <v>148</v>
+        <v>159</v>
       </c>
       <c r="D59" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" t="s">
-        <v>155</v>
+        <v>160</v>
       </c>
       <c r="B60" t="s">
-        <v>156</v>
+        <v>161</v>
       </c>
       <c r="C60" t="s">
-        <v>148</v>
+        <v>159</v>
       </c>
       <c r="D60" t="s">
-        <v>132</v>
+        <v>12</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" t="s">
-        <v>157</v>
+        <v>162</v>
       </c>
       <c r="B61" t="s">
-        <v>158</v>
+        <v>163</v>
       </c>
       <c r="C61" t="s">
-        <v>159</v>
+        <v>164</v>
       </c>
       <c r="D61" t="s">
-        <v>75</v>
+        <v>47</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" t="s">
-        <v>160</v>
+        <v>165</v>
       </c>
       <c r="B62" t="s">
-        <v>161</v>
+        <v>166</v>
       </c>
       <c r="C62" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="D62" t="s">
-        <v>27</v>
+        <v>8</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" t="s">
-        <v>163</v>
+        <v>167</v>
       </c>
       <c r="B63" t="s">
+        <v>168</v>
+      </c>
+      <c r="C63" t="s">
         <v>164</v>
       </c>
-      <c r="C63" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D63" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" t="s">
-        <v>165</v>
+        <v>169</v>
       </c>
       <c r="B64" t="s">
-        <v>166</v>
+        <v>170</v>
       </c>
       <c r="C64" t="s">
-        <v>167</v>
+        <v>164</v>
       </c>
       <c r="D64" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="B65" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="C65" t="s">
-        <v>167</v>
+        <v>173</v>
       </c>
       <c r="D65" t="s">
-        <v>27</v>
+        <v>50</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" t="s">
-        <v>170</v>
+        <v>174</v>
       </c>
       <c r="B66" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="C66" t="s">
-        <v>167</v>
+        <v>173</v>
       </c>
       <c r="D66" t="s">
-        <v>27</v>
+        <v>8</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" t="s">
-        <v>172</v>
+        <v>176</v>
       </c>
       <c r="B67" t="s">
+        <v>177</v>
+      </c>
+      <c r="C67" t="s">
         <v>173</v>
       </c>
-      <c r="C67" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D67" t="s">
-        <v>14</v>
+        <v>36</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" t="s">
-        <v>174</v>
+        <v>178</v>
       </c>
       <c r="B68" t="s">
-        <v>175</v>
+        <v>179</v>
       </c>
       <c r="C68" t="s">
-        <v>167</v>
+        <v>180</v>
       </c>
       <c r="D68" t="s">
-        <v>8</v>
+        <v>181</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69" t="s">
-        <v>176</v>
+        <v>182</v>
       </c>
       <c r="B69" t="s">
-        <v>177</v>
+        <v>183</v>
       </c>
       <c r="C69" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="D69" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70" t="s">
-        <v>179</v>
+        <v>184</v>
       </c>
       <c r="B70" t="s">
+        <v>185</v>
+      </c>
+      <c r="C70" t="s">
         <v>180</v>
       </c>
-      <c r="C70" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D70" t="s">
-        <v>27</v>
+        <v>8</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71" t="s">
-        <v>181</v>
+        <v>186</v>
       </c>
       <c r="B71" t="s">
-        <v>182</v>
+        <v>187</v>
       </c>
       <c r="C71" t="s">
-        <v>178</v>
+        <v>188</v>
       </c>
       <c r="D71" t="s">
-        <v>14</v>
+        <v>189</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72" t="s">
-        <v>183</v>
+        <v>190</v>
       </c>
       <c r="B72" t="s">
-        <v>184</v>
+        <v>191</v>
       </c>
       <c r="C72" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="D72" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="A73" t="s">
-        <v>186</v>
+        <v>192</v>
       </c>
       <c r="B73" t="s">
-        <v>187</v>
+        <v>193</v>
       </c>
       <c r="C73" t="s">
-        <v>185</v>
+        <v>194</v>
       </c>
       <c r="D73" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74" t="s">
-        <v>188</v>
+        <v>195</v>
       </c>
       <c r="B74" t="s">
-        <v>189</v>
+        <v>196</v>
       </c>
       <c r="C74" t="s">
-        <v>190</v>
+        <v>197</v>
       </c>
       <c r="D74" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="A75" t="s">
-        <v>191</v>
+        <v>198</v>
       </c>
       <c r="B75" t="s">
-        <v>192</v>
+        <v>199</v>
       </c>
       <c r="C75" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
       <c r="D75" t="s">
-        <v>8</v>
+        <v>47</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="A76" t="s">
-        <v>194</v>
+        <v>200</v>
       </c>
       <c r="B76" t="s">
-        <v>195</v>
+        <v>201</v>
       </c>
       <c r="C76" t="s">
-        <v>196</v>
+        <v>202</v>
       </c>
       <c r="D76" t="s">
-        <v>8</v>
+        <v>47</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="A77" t="s">
-        <v>197</v>
+        <v>203</v>
       </c>
       <c r="B77" t="s">
-        <v>198</v>
+        <v>204</v>
       </c>
       <c r="C77" t="s">
-        <v>199</v>
+        <v>205</v>
       </c>
       <c r="D77" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="A78" t="s">
-        <v>200</v>
+        <v>206</v>
       </c>
       <c r="B78" t="s">
-        <v>201</v>
+        <v>207</v>
       </c>
       <c r="C78" t="s">
-        <v>202</v>
+        <v>208</v>
       </c>
       <c r="D78" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="A79" t="s">
-        <v>203</v>
+        <v>209</v>
       </c>
       <c r="B79" t="s">
-        <v>204</v>
+        <v>210</v>
       </c>
       <c r="C79" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="D79" t="s">
-        <v>75</v>
+        <v>12</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="A80" t="s">
-        <v>206</v>
+        <v>211</v>
       </c>
       <c r="B80" t="s">
-        <v>207</v>
+        <v>212</v>
       </c>
       <c r="C80" t="s">
-        <v>205</v>
+        <v>213</v>
       </c>
       <c r="D80" t="s">
-        <v>27</v>
+        <v>47</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="A81" t="s">
-        <v>208</v>
+        <v>214</v>
       </c>
       <c r="B81" t="s">
-        <v>209</v>
+        <v>215</v>
       </c>
       <c r="C81" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="D81" t="s">
-        <v>75</v>
+        <v>8</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="A82" t="s">
-        <v>211</v>
+        <v>216</v>
       </c>
       <c r="B82" t="s">
-        <v>212</v>
+        <v>217</v>
       </c>
       <c r="C82" t="s">
-        <v>210</v>
+        <v>218</v>
       </c>
       <c r="D82" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="A83" t="s">
-        <v>213</v>
+        <v>219</v>
       </c>
       <c r="B83" t="s">
-        <v>214</v>
+        <v>220</v>
       </c>
       <c r="C83" t="s">
-        <v>215</v>
+        <v>221</v>
       </c>
       <c r="D83" t="s">
-        <v>27</v>
+        <v>107</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="A84" t="s">
-        <v>216</v>
+        <v>222</v>
       </c>
       <c r="B84" t="s">
-        <v>217</v>
+        <v>223</v>
       </c>
       <c r="C84" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="D84" t="s">
-        <v>27</v>
+        <v>225</v>
       </c>
     </row>
     <row r="85" spans="1:4">
       <c r="A85" t="s">
-        <v>219</v>
+        <v>226</v>
       </c>
       <c r="B85" t="s">
-        <v>220</v>
+        <v>227</v>
       </c>
       <c r="C85" t="s">
-        <v>218</v>
+        <v>228</v>
       </c>
       <c r="D85" t="s">
-        <v>27</v>
+        <v>47</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="A86" t="s">
-        <v>221</v>
+        <v>229</v>
       </c>
       <c r="B86" t="s">
-        <v>222</v>
+        <v>230</v>
       </c>
       <c r="C86" t="s">
-        <v>223</v>
+        <v>231</v>
       </c>
       <c r="D86" t="s">
-        <v>140</v>
+        <v>8</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="A87" t="s">
-        <v>224</v>
+        <v>232</v>
       </c>
       <c r="B87" t="s">
-        <v>225</v>
+        <v>233</v>
       </c>
       <c r="C87" t="s">
-        <v>226</v>
+        <v>231</v>
       </c>
       <c r="D87" t="s">
-        <v>8</v>
+        <v>181</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="A88" t="s">
-        <v>227</v>
+        <v>234</v>
       </c>
       <c r="B88" t="s">
-        <v>228</v>
+        <v>235</v>
       </c>
       <c r="C88" t="s">
-        <v>229</v>
+        <v>236</v>
       </c>
       <c r="D88" t="s">
-        <v>27</v>
+        <v>8</v>
       </c>
     </row>
     <row r="89" spans="1:4">
       <c r="A89" t="s">
-        <v>230</v>
+        <v>237</v>
       </c>
       <c r="B89" t="s">
-        <v>231</v>
+        <v>238</v>
       </c>
       <c r="C89" t="s">
-        <v>232</v>
+        <v>236</v>
       </c>
       <c r="D89" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
     </row>
     <row r="90" spans="1:4">
       <c r="A90" t="s">
-        <v>233</v>
+        <v>239</v>
       </c>
       <c r="B90" t="s">
-        <v>234</v>
+        <v>240</v>
       </c>
       <c r="C90" t="s">
-        <v>235</v>
+        <v>241</v>
       </c>
       <c r="D90" t="s">
-        <v>88</v>
+        <v>8</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="A91" t="s">
-        <v>236</v>
+        <v>242</v>
       </c>
       <c r="B91" t="s">
-        <v>237</v>
+        <v>243</v>
       </c>
       <c r="C91" t="s">
-        <v>238</v>
+        <v>244</v>
       </c>
       <c r="D91" t="s">
-        <v>239</v>
+        <v>8</v>
       </c>
     </row>
     <row r="92" spans="1:4">
       <c r="A92" t="s">
-        <v>240</v>
+        <v>245</v>
       </c>
       <c r="B92" t="s">
-        <v>241</v>
+        <v>246</v>
       </c>
       <c r="C92" t="s">
-        <v>242</v>
+        <v>247</v>
       </c>
       <c r="D92" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
     </row>
     <row r="93" spans="1:4">
       <c r="A93" t="s">
-        <v>243</v>
+        <v>248</v>
       </c>
       <c r="B93" t="s">
-        <v>244</v>
+        <v>249</v>
       </c>
       <c r="C93" t="s">
-        <v>245</v>
+        <v>250</v>
       </c>
       <c r="D93" t="s">
-        <v>8</v>
+        <v>251</v>
       </c>
     </row>
     <row r="94" spans="1:4">
       <c r="A94" t="s">
-        <v>246</v>
+        <v>252</v>
       </c>
       <c r="B94" t="s">
-        <v>247</v>
+        <v>253</v>
       </c>
       <c r="C94" t="s">
-        <v>245</v>
+        <v>254</v>
       </c>
       <c r="D94" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
     </row>
     <row r="95" spans="1:4">
       <c r="A95" t="s">
-        <v>248</v>
+        <v>255</v>
       </c>
       <c r="B95" t="s">
-        <v>249</v>
+        <v>256</v>
       </c>
       <c r="C95" t="s">
-        <v>250</v>
+        <v>257</v>
       </c>
       <c r="D95" t="s">
-        <v>251</v>
+        <v>8</v>
       </c>
     </row>
     <row r="96" spans="1:4">
       <c r="A96" t="s">
-        <v>252</v>
+        <v>258</v>
       </c>
       <c r="B96" t="s">
-        <v>253</v>
+        <v>259</v>
       </c>
       <c r="C96" t="s">
-        <v>254</v>
+        <v>260</v>
       </c>
       <c r="D96" t="s">
-        <v>27</v>
+        <v>261</v>
       </c>
     </row>
     <row r="97" spans="1:4">
       <c r="A97" t="s">
-        <v>255</v>
+        <v>262</v>
       </c>
       <c r="B97" t="s">
-        <v>256</v>
+        <v>263</v>
       </c>
       <c r="C97" t="s">
-        <v>257</v>
+        <v>264</v>
       </c>
       <c r="D97" t="s">
-        <v>258</v>
+        <v>8</v>
       </c>
     </row>
     <row r="98" spans="1:4">
       <c r="A98" t="s">
-        <v>259</v>
+        <v>265</v>
       </c>
       <c r="B98" t="s">
-        <v>260</v>
+        <v>266</v>
       </c>
       <c r="C98" t="s">
-        <v>261</v>
+        <v>267</v>
       </c>
       <c r="D98" t="s">
-        <v>27</v>
+        <v>8</v>
       </c>
     </row>
     <row r="99" spans="1:4">
       <c r="A99" t="s">
-        <v>262</v>
+        <v>268</v>
       </c>
       <c r="B99" t="s">
-        <v>263</v>
+        <v>269</v>
       </c>
       <c r="C99" t="s">
-        <v>264</v>
+        <v>270</v>
       </c>
       <c r="D99" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
     </row>
     <row r="100" spans="1:4">
       <c r="A100" t="s">
-        <v>265</v>
+        <v>271</v>
       </c>
       <c r="B100" t="s">
-        <v>266</v>
+        <v>272</v>
       </c>
       <c r="C100" t="s">
-        <v>267</v>
+        <v>273</v>
       </c>
       <c r="D100" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
     </row>
     <row r="101" spans="1:4">
       <c r="A101" t="s">
-        <v>268</v>
+        <v>274</v>
       </c>
       <c r="B101" t="s">
-        <v>269</v>
+        <v>275</v>
       </c>
       <c r="C101" t="s">
-        <v>270</v>
+        <v>273</v>
       </c>
       <c r="D101" t="s">
-        <v>8</v>
+        <v>47</v>
       </c>
     </row>
     <row r="102" spans="1:4">
       <c r="A102" t="s">
-        <v>271</v>
+        <v>276</v>
       </c>
       <c r="B102" t="s">
-        <v>272</v>
+        <v>277</v>
       </c>
       <c r="C102" t="s">
-        <v>273</v>
+        <v>278</v>
       </c>
       <c r="D102" t="s">
-        <v>8</v>
-[...13 lines deleted...]
-        <v>251</v>
+        <v>12</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">