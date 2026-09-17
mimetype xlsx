--- v0 (2026-04-29)
+++ v1 (2026-09-17)
@@ -12,707 +12,713 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="219">
-[...1 lines deleted...]
-    <t>Data from 29/04/2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="221">
+  <si>
+    <t>Data from 17/09/2026</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>ISIN</t>
   </si>
   <si>
     <t>Weight</t>
   </si>
   <si>
     <t>Currency</t>
   </si>
   <si>
-    <t>BORALEX INC CL A NEW</t>
-[...5 lines deleted...]
-    <t>2.16%</t>
+    <t>HEALTHPEAK PROPS.</t>
+  </si>
+  <si>
+    <t>US42250P1030</t>
+  </si>
+  <si>
+    <t>1.92%</t>
+  </si>
+  <si>
+    <t>USD</t>
+  </si>
+  <si>
+    <t>EQUINIX INC.</t>
+  </si>
+  <si>
+    <t>US29444U7000</t>
+  </si>
+  <si>
+    <t>1.85%</t>
+  </si>
+  <si>
+    <t>RAMSAY HEALTH CARE NPV</t>
+  </si>
+  <si>
+    <t>AU000000RHC8</t>
+  </si>
+  <si>
+    <t>1.82%</t>
+  </si>
+  <si>
+    <t>AUD</t>
+  </si>
+  <si>
+    <t>CIA SANEAMENTO MINAS GERAIS COM NPV</t>
+  </si>
+  <si>
+    <t>BRCSMGACNOR5</t>
+  </si>
+  <si>
+    <t>1.80%</t>
+  </si>
+  <si>
+    <t>BRL</t>
+  </si>
+  <si>
+    <t>BANGKOK DUSIT MEDICAL SERVICES          THB0.1(ALI</t>
+  </si>
+  <si>
+    <t>TH0264A10Z12</t>
+  </si>
+  <si>
+    <t>1.78%</t>
+  </si>
+  <si>
+    <t>THB</t>
+  </si>
+  <si>
+    <t>WELLTOWER</t>
+  </si>
+  <si>
+    <t>US95040Q1040</t>
+  </si>
+  <si>
+    <t>CLEANAWAY WASTE MGMT LTD</t>
+  </si>
+  <si>
+    <t>AU000000CWY3</t>
+  </si>
+  <si>
+    <t>1.77%</t>
+  </si>
+  <si>
+    <t>KDDI CORPORATION NPV</t>
+  </si>
+  <si>
+    <t>JP3496400007</t>
+  </si>
+  <si>
+    <t>1.71%</t>
+  </si>
+  <si>
+    <t>JPY</t>
+  </si>
+  <si>
+    <t>MOTIVA INFRAESTRUTURA DE MOBILIDADE</t>
+  </si>
+  <si>
+    <t>BRMOTVACNOR7</t>
+  </si>
+  <si>
+    <t>1.68%</t>
+  </si>
+  <si>
+    <t>VODAFONE GROUP ORD USD0.2095238</t>
+  </si>
+  <si>
+    <t>GB00BH4HKS39</t>
+  </si>
+  <si>
+    <t>GBP</t>
+  </si>
+  <si>
+    <t>DIGITAL REALTY TST.</t>
+  </si>
+  <si>
+    <t>US2538681030</t>
+  </si>
+  <si>
+    <t>1.67%</t>
+  </si>
+  <si>
+    <t>GETLINK SE</t>
+  </si>
+  <si>
+    <t>FR0010533075</t>
+  </si>
+  <si>
+    <t>1.62%</t>
+  </si>
+  <si>
+    <t>EUR</t>
+  </si>
+  <si>
+    <t>EDP RENEWABLES SA</t>
+  </si>
+  <si>
+    <t>ES0127797019</t>
+  </si>
+  <si>
+    <t>1.60%</t>
+  </si>
+  <si>
+    <t>CIA SANEAMENTO BASICO DE SAO PAULO COM  NPV</t>
+  </si>
+  <si>
+    <t>BRSBSPACNOR5</t>
+  </si>
+  <si>
+    <t>1.59%</t>
+  </si>
+  <si>
+    <t>KEPPEL DC REIT</t>
+  </si>
+  <si>
+    <t>SG1AF6000009</t>
+  </si>
+  <si>
+    <t>1.58%</t>
+  </si>
+  <si>
+    <t>SGD</t>
+  </si>
+  <si>
+    <t>ACCIONA SA</t>
+  </si>
+  <si>
+    <t>ES0125220311</t>
+  </si>
+  <si>
+    <t>INFRATIL LIMITED ORD NPV</t>
+  </si>
+  <si>
+    <t>NZIFTE0003S3</t>
+  </si>
+  <si>
+    <t>NZD</t>
+  </si>
+  <si>
+    <t>ERG SPA EUR0.10</t>
+  </si>
+  <si>
+    <t>IT0001157020</t>
+  </si>
+  <si>
+    <t>1.57%</t>
+  </si>
+  <si>
+    <t>UNITED UTILITIES GROUP PLC ORD GBP0.05</t>
+  </si>
+  <si>
+    <t>GB00B39J2M42</t>
+  </si>
+  <si>
+    <t>1.54%</t>
+  </si>
+  <si>
+    <t>ENCOMPASS HEALTH CORP COM USD0.01</t>
+  </si>
+  <si>
+    <t>US29261A1007</t>
+  </si>
+  <si>
+    <t>1.51%</t>
+  </si>
+  <si>
+    <t>MTR CORPORATION LTD NPV</t>
+  </si>
+  <si>
+    <t>HK0066009694</t>
+  </si>
+  <si>
+    <t>1.48%</t>
+  </si>
+  <si>
+    <t>HKD</t>
+  </si>
+  <si>
+    <t>CHINA MERCHANTS PORT HLDGS LTD NPV</t>
+  </si>
+  <si>
+    <t>HK0144000764</t>
+  </si>
+  <si>
+    <t>REPUBLIC SVCS INC COM.</t>
+  </si>
+  <si>
+    <t>US7607591002</t>
+  </si>
+  <si>
+    <t>1.47%</t>
+  </si>
+  <si>
+    <t>SEVERN TRENT ORD GBP0.9789</t>
+  </si>
+  <si>
+    <t>GB00B1FH8J72</t>
+  </si>
+  <si>
+    <t>1.46%</t>
+  </si>
+  <si>
+    <t>VENTAS</t>
+  </si>
+  <si>
+    <t>US92276F1003</t>
+  </si>
+  <si>
+    <t>1.45%</t>
+  </si>
+  <si>
+    <t>BT GROUP ORD GBP0.05</t>
+  </si>
+  <si>
+    <t>GB0030913577</t>
+  </si>
+  <si>
+    <t>CALIFORNIA WTR SVC GROUP COM</t>
+  </si>
+  <si>
+    <t>US1307881029</t>
+  </si>
+  <si>
+    <t>1.43%</t>
+  </si>
+  <si>
+    <t>COMFORTDELGRO CORPORATION LTD</t>
+  </si>
+  <si>
+    <t>SG1N31909426</t>
+  </si>
+  <si>
+    <t>1.42%</t>
+  </si>
+  <si>
+    <t>REDEIA CORP SA</t>
+  </si>
+  <si>
+    <t>ES0173093024</t>
+  </si>
+  <si>
+    <t>1.41%</t>
+  </si>
+  <si>
+    <t>FRESENIUS SE &amp; CO KGAA</t>
+  </si>
+  <si>
+    <t>DE000FRE5EN2</t>
+  </si>
+  <si>
+    <t>1.39%</t>
+  </si>
+  <si>
+    <t>CPFL ENERGIA SA COM NPV</t>
+  </si>
+  <si>
+    <t>BRCPFEACNOR0</t>
+  </si>
+  <si>
+    <t>1.38%</t>
+  </si>
+  <si>
+    <t>H2O AMERICA</t>
+  </si>
+  <si>
+    <t>US7843051043</t>
+  </si>
+  <si>
+    <t>EQUATORIAL ENERGIA SA COM NPV</t>
+  </si>
+  <si>
+    <t>BREQTLACNOR0</t>
+  </si>
+  <si>
+    <t>1.37%</t>
+  </si>
+  <si>
+    <t>AEDIFICA</t>
+  </si>
+  <si>
+    <t>BE0003851681</t>
+  </si>
+  <si>
+    <t>AMERICAN WATER WORKS CO.</t>
+  </si>
+  <si>
+    <t>US0304201033</t>
+  </si>
+  <si>
+    <t>WASTE CONNECTIONS INC COM</t>
+  </si>
+  <si>
+    <t>CA94106B1013</t>
+  </si>
+  <si>
+    <t>1.34%</t>
   </si>
   <si>
     <t>CAD</t>
   </si>
   <si>
-    <t>CIA SANEAMENTO BASICO DE SAO PAULO COM  NPV</t>
-[...128 lines deleted...]
-    <t>US95040Q1040</t>
+    <t>WEST JAPAN RAILWAY CO NPV</t>
+  </si>
+  <si>
+    <t>JP3659000008</t>
+  </si>
+  <si>
+    <t>1.33%</t>
+  </si>
+  <si>
+    <t>AUCKLAND INTERNATIONAL AIRPORT NPV</t>
+  </si>
+  <si>
+    <t>NZAIAE0002S6</t>
+  </si>
+  <si>
+    <t>AMERICAN TOWER.</t>
+  </si>
+  <si>
+    <t>US03027X1000</t>
+  </si>
+  <si>
+    <t>TRASMISSIONE ELETTRICITA RETE NAZIO ORD EUR0.22.</t>
+  </si>
+  <si>
+    <t>IT0003242622</t>
+  </si>
+  <si>
+    <t>1.32%</t>
+  </si>
+  <si>
+    <t>FERROVIAL NV.</t>
+  </si>
+  <si>
+    <t>NL0015001FS8</t>
+  </si>
+  <si>
+    <t>TRANSMISSORA ALIANCA DE ENEG ELEC       UNITS(1 CO</t>
+  </si>
+  <si>
+    <t>BRTAEECDAM10</t>
+  </si>
+  <si>
+    <t>1.31%</t>
+  </si>
+  <si>
+    <t>SACYR SA EUR1</t>
+  </si>
+  <si>
+    <t>ES0182870214</t>
+  </si>
+  <si>
+    <t>EAST JAPAN RAILWAY CO NPV</t>
+  </si>
+  <si>
+    <t>JP3783600004</t>
+  </si>
+  <si>
+    <t>WASTE MGMT INC DEL COM.</t>
+  </si>
+  <si>
+    <t>US94106L1098</t>
+  </si>
+  <si>
+    <t>1.30%</t>
+  </si>
+  <si>
+    <t>TELSTRA GROUP LTD</t>
+  </si>
+  <si>
+    <t>AU000000TLS2</t>
+  </si>
+  <si>
+    <t>1.28%</t>
   </si>
   <si>
     <t>GRUPO AEROPORTUARIO DEL PACIFICO B DE CV</t>
   </si>
   <si>
     <t>US4005061019</t>
   </si>
   <si>
-    <t>1.52%</t>
-[...5 lines deleted...]
-    <t>NL0015001FS8</t>
+    <t>1.27%</t>
+  </si>
+  <si>
+    <t>ATLAS ARTERIA</t>
+  </si>
+  <si>
+    <t>AU0000013559</t>
+  </si>
+  <si>
+    <t>ORMAT TECHNOLOGIES INC COM</t>
+  </si>
+  <si>
+    <t>US6866881021</t>
+  </si>
+  <si>
+    <t>1.26%</t>
+  </si>
+  <si>
+    <t>AMBEA AB NPV</t>
+  </si>
+  <si>
+    <t>SE0009663826</t>
+  </si>
+  <si>
+    <t>1.25%</t>
+  </si>
+  <si>
+    <t>SEK</t>
+  </si>
+  <si>
+    <t>GRUPO AEROPORTUARIO DEL SURESTE B DE CV.</t>
+  </si>
+  <si>
+    <t>US40051E2028</t>
+  </si>
+  <si>
+    <t>1.24%</t>
+  </si>
+  <si>
+    <t>SINGTEL</t>
+  </si>
+  <si>
+    <t>SG1T75931496</t>
+  </si>
+  <si>
+    <t>1.22%</t>
   </si>
   <si>
     <t>TELEFONICA BRASIL COM NPV</t>
   </si>
   <si>
     <t>BRVIVTACNOR0</t>
   </si>
   <si>
-    <t>1.49%</t>
-[...95 lines deleted...]
-    <t>GB00BH4HKS39</t>
+    <t>1.21%</t>
+  </si>
+  <si>
+    <t>VERIZON COMMS.</t>
+  </si>
+  <si>
+    <t>US92343V1044</t>
+  </si>
+  <si>
+    <t>ELISA OYJ NPV</t>
+  </si>
+  <si>
+    <t>FI0009007884</t>
+  </si>
+  <si>
+    <t>1.19%</t>
+  </si>
+  <si>
+    <t>SWISSCOM AG CHF1(REGD)</t>
+  </si>
+  <si>
+    <t>CH0008742519</t>
+  </si>
+  <si>
+    <t>1.18%</t>
+  </si>
+  <si>
+    <t>CHF</t>
+  </si>
+  <si>
+    <t>VINCI EUR2.50.</t>
+  </si>
+  <si>
+    <t>FR0000125486</t>
+  </si>
+  <si>
+    <t>1.15%</t>
+  </si>
+  <si>
+    <t>TAIWAN HIGH SPEED RAIL CORP TWD10</t>
+  </si>
+  <si>
+    <t>TW0002633005</t>
+  </si>
+  <si>
+    <t>1.08%</t>
+  </si>
+  <si>
+    <t>TWD</t>
+  </si>
+  <si>
+    <t>PENNON GROUP ORD GBP0.6105</t>
+  </si>
+  <si>
+    <t>GB00BNNTLN49</t>
+  </si>
+  <si>
+    <t>1.07%</t>
+  </si>
+  <si>
+    <t>HYDRO ONE LTD COM</t>
+  </si>
+  <si>
+    <t>CA4488112083</t>
+  </si>
+  <si>
+    <t>FLUGHAFEN ZURICH AG CHF10(REGD) POST    SPLIT7B5BEADD730E4AE8BC654D45C390EDDE</t>
+  </si>
+  <si>
+    <t>CH0319416936</t>
+  </si>
+  <si>
+    <t>NETLINK NBN TRUST</t>
+  </si>
+  <si>
+    <t>SG1DH9000006</t>
+  </si>
+  <si>
+    <t>1.04%</t>
+  </si>
+  <si>
+    <t>INFRASTRUTTURE WIRELESS ITALIA SPA NPV 144A.</t>
+  </si>
+  <si>
+    <t>IT0005090300</t>
+  </si>
+  <si>
+    <t>T-MOBILE US INC COM</t>
+  </si>
+  <si>
+    <t>US8725901040</t>
+  </si>
+  <si>
+    <t>1.02%</t>
+  </si>
+  <si>
+    <t>MERIDIAN ENERGY LIMITED NPV</t>
+  </si>
+  <si>
+    <t>NZMELE0002S7</t>
+  </si>
+  <si>
+    <t>1.01%</t>
+  </si>
+  <si>
+    <t>ATTENDO AB NPV</t>
+  </si>
+  <si>
+    <t>SE0007666110</t>
+  </si>
+  <si>
+    <t>0.97%</t>
+  </si>
+  <si>
+    <t>TELUS CORP COM</t>
+  </si>
+  <si>
+    <t>CA87971M1032</t>
+  </si>
+  <si>
+    <t>0.85%</t>
+  </si>
+  <si>
+    <t>DAIEI KANKYO CO LTD</t>
+  </si>
+  <si>
+    <t>JP3480470008</t>
+  </si>
+  <si>
+    <t>0.84%</t>
   </si>
   <si>
     <t>BEIJING ENTERPRISES WATER GP LTD HKD0.10</t>
   </si>
   <si>
     <t>BMG0957L1090</t>
   </si>
   <si>
-    <t>1.38%</t>
-[...326 lines deleted...]
-    <t>JP3480470008</t>
+    <t>HELIOS TOWERS PLC ORD GBP 0.01</t>
+  </si>
+  <si>
+    <t>GB00BJVQC708</t>
+  </si>
+  <si>
+    <t>0.81%</t>
   </si>
   <si>
     <t>ENAV S.P.A. NPV</t>
   </si>
   <si>
     <t>IT0005176406</t>
   </si>
   <si>
-    <t>0.77%</t>
-[...8 lines deleted...]
-    <t>0.74%</t>
+    <t>0.78%</t>
   </si>
   <si>
     <t>ANHUI EXPRESSWAY COMPANY LTD  H CNY1</t>
   </si>
   <si>
     <t>CNE1000001X0</t>
   </si>
   <si>
-    <t>0.70%</t>
+    <t>0.72%</t>
   </si>
   <si>
     <t>FIRSTGROUP ORD GBP0.05</t>
   </si>
   <si>
     <t>GB0003452173</t>
   </si>
   <si>
-    <t>0.47%</t>
+    <t>0.51%</t>
   </si>
   <si>
     <t>DIGITAL CORE REIT MGT.</t>
   </si>
   <si>
     <t>SGXC50067435</t>
+  </si>
+  <si>
+    <t>0.45%</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1015,51 +1021,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D78"/>
+  <dimension ref="A1:D77"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="91.977539" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="10.568848" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>2</v>
       </c>
@@ -1073,1073 +1079,1059 @@
     <row r="4" spans="1:4">
       <c r="A4" t="s">
         <v>5</v>
       </c>
       <c r="B4" t="s">
         <v>6</v>
       </c>
       <c r="C4" t="s">
         <v>7</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
         <v>9</v>
       </c>
       <c r="B5" t="s">
         <v>10</v>
       </c>
       <c r="C5" t="s">
         <v>11</v>
       </c>
       <c r="D5" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" t="s">
+        <v>12</v>
+      </c>
+      <c r="B6" t="s">
         <v>13</v>
       </c>
-      <c r="B6" t="s">
+      <c r="C6" t="s">
         <v>14</v>
       </c>
-      <c r="C6" t="s">
+      <c r="D6" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" t="s">
+        <v>16</v>
+      </c>
+      <c r="B7" t="s">
         <v>17</v>
       </c>
-      <c r="B7" t="s">
+      <c r="C7" t="s">
         <v>18</v>
       </c>
-      <c r="C7" t="s">
+      <c r="D7" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>20</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
+        <v>20</v>
+      </c>
+      <c r="B8" t="s">
         <v>21</v>
       </c>
-      <c r="B8" t="s">
+      <c r="C8" t="s">
         <v>22</v>
       </c>
-      <c r="C8" t="s">
+      <c r="D8" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>20</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
         <v>24</v>
       </c>
       <c r="B9" t="s">
         <v>25</v>
       </c>
       <c r="C9" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="D9" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
+        <v>26</v>
+      </c>
+      <c r="B10" t="s">
         <v>27</v>
       </c>
-      <c r="B10" t="s">
+      <c r="C10" t="s">
         <v>28</v>
       </c>
-      <c r="C10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D10" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
+        <v>29</v>
+      </c>
+      <c r="B11" t="s">
         <v>30</v>
       </c>
-      <c r="B11" t="s">
+      <c r="C11" t="s">
         <v>31</v>
       </c>
-      <c r="C11" t="s">
+      <c r="D11" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
+        <v>33</v>
+      </c>
+      <c r="B12" t="s">
         <v>34</v>
       </c>
-      <c r="B12" t="s">
+      <c r="C12" t="s">
         <v>35</v>
       </c>
-      <c r="C12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D12" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
+        <v>36</v>
+      </c>
+      <c r="B13" t="s">
         <v>37</v>
       </c>
-      <c r="B13" t="s">
+      <c r="C13" t="s">
+        <v>35</v>
+      </c>
+      <c r="D13" t="s">
         <v>38</v>
-      </c>
-[...4 lines deleted...]
-        <v>12</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
         <v>39</v>
       </c>
       <c r="B14" t="s">
         <v>40</v>
       </c>
       <c r="C14" t="s">
         <v>41</v>
       </c>
       <c r="D14" t="s">
-        <v>42</v>
+        <v>8</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
+        <v>42</v>
+      </c>
+      <c r="B15" t="s">
         <v>43</v>
       </c>
-      <c r="B15" t="s">
+      <c r="C15" t="s">
         <v>44</v>
       </c>
-      <c r="C15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D15" t="s">
-        <v>33</v>
+        <v>45</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
+        <v>46</v>
+      </c>
+      <c r="B16" t="s">
+        <v>47</v>
+      </c>
+      <c r="C16" t="s">
+        <v>48</v>
+      </c>
+      <c r="D16" t="s">
         <v>45</v>
-      </c>
-[...7 lines deleted...]
-        <v>20</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B17" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C17" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D17" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B18" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C18" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="D18" t="s">
-        <v>16</v>
+        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="B19" t="s">
+        <v>57</v>
+      </c>
+      <c r="C19" t="s">
         <v>54</v>
       </c>
-      <c r="C19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D19" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="B20" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="C20" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="D20" t="s">
-        <v>20</v>
+        <v>60</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="B21" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="C21" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="D21" t="s">
-        <v>12</v>
+        <v>45</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="B22" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="C22" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="D22" t="s">
-        <v>16</v>
+        <v>38</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="B23" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="C23" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="D23" t="s">
-        <v>67</v>
+        <v>8</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="B24" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="C24" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="D24" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" t="s">
+        <v>74</v>
+      </c>
+      <c r="B25" t="s">
+        <v>75</v>
+      </c>
+      <c r="C25" t="s">
         <v>72</v>
       </c>
-      <c r="B25" t="s">
+      <c r="D25" t="s">
         <v>73</v>
-      </c>
-[...4 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="B26" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="C26" t="s">
-        <v>70</v>
+        <v>78</v>
       </c>
       <c r="D26" t="s">
-        <v>20</v>
+        <v>8</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="B27" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="C27" t="s">
-        <v>70</v>
+        <v>81</v>
       </c>
       <c r="D27" t="s">
-        <v>71</v>
+        <v>38</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="B28" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="C28" t="s">
-        <v>70</v>
+        <v>84</v>
       </c>
       <c r="D28" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="B29" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="C29" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="D29" t="s">
-        <v>16</v>
+        <v>38</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="B30" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="C30" t="s">
-        <v>82</v>
+        <v>89</v>
       </c>
       <c r="D30" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" t="s">
-        <v>85</v>
+        <v>90</v>
       </c>
       <c r="B31" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="C31" t="s">
-        <v>87</v>
+        <v>92</v>
       </c>
       <c r="D31" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" t="s">
-        <v>88</v>
+        <v>93</v>
       </c>
       <c r="B32" t="s">
-        <v>89</v>
+        <v>94</v>
       </c>
       <c r="C32" t="s">
-        <v>90</v>
+        <v>95</v>
       </c>
       <c r="D32" t="s">
-        <v>20</v>
+        <v>45</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" t="s">
-        <v>91</v>
+        <v>96</v>
       </c>
       <c r="B33" t="s">
-        <v>92</v>
+        <v>97</v>
       </c>
       <c r="C33" t="s">
-        <v>90</v>
+        <v>98</v>
       </c>
       <c r="D33" t="s">
-        <v>71</v>
+        <v>45</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" t="s">
-        <v>93</v>
+        <v>99</v>
       </c>
       <c r="B34" t="s">
-        <v>94</v>
+        <v>100</v>
       </c>
       <c r="C34" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="D34" t="s">
-        <v>67</v>
+        <v>19</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" t="s">
-        <v>96</v>
+        <v>102</v>
       </c>
       <c r="B35" t="s">
-        <v>97</v>
+        <v>103</v>
       </c>
       <c r="C35" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="D35" t="s">
-        <v>98</v>
+        <v>8</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" t="s">
-        <v>99</v>
+        <v>104</v>
       </c>
       <c r="B36" t="s">
-        <v>100</v>
+        <v>105</v>
       </c>
       <c r="C36" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="D36" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
       <c r="B37" t="s">
-        <v>103</v>
+        <v>108</v>
       </c>
       <c r="C37" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="D37" t="s">
-        <v>12</v>
+        <v>45</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="B38" t="s">
+        <v>110</v>
+      </c>
+      <c r="C38" t="s">
         <v>106</v>
       </c>
-      <c r="C38" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D38" t="s">
-        <v>20</v>
+        <v>8</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" t="s">
-        <v>107</v>
+        <v>111</v>
       </c>
       <c r="B39" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="C39" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="D39" t="s">
-        <v>67</v>
+        <v>114</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" t="s">
-        <v>110</v>
+        <v>115</v>
       </c>
       <c r="B40" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="C40" t="s">
-        <v>109</v>
+        <v>117</v>
       </c>
       <c r="D40" t="s">
-        <v>98</v>
+        <v>32</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" t="s">
-        <v>112</v>
+        <v>118</v>
       </c>
       <c r="B41" t="s">
-        <v>113</v>
+        <v>119</v>
       </c>
       <c r="C41" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="D41" t="s">
-        <v>8</v>
+        <v>60</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" t="s">
-        <v>115</v>
+        <v>120</v>
       </c>
       <c r="B42" t="s">
-        <v>116</v>
+        <v>121</v>
       </c>
       <c r="C42" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="D42" t="s">
-        <v>117</v>
+        <v>8</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" t="s">
-        <v>118</v>
+        <v>122</v>
       </c>
       <c r="B43" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="C43" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="D43" t="s">
-        <v>98</v>
+        <v>45</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" t="s">
-        <v>121</v>
+        <v>125</v>
       </c>
       <c r="B44" t="s">
-        <v>122</v>
+        <v>126</v>
       </c>
       <c r="C44" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="D44" t="s">
-        <v>123</v>
+        <v>45</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="B45" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="C45" t="s">
-        <v>120</v>
+        <v>129</v>
       </c>
       <c r="D45" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
       <c r="B46" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="C46" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="D46" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" t="s">
+        <v>132</v>
+      </c>
+      <c r="B47" t="s">
+        <v>133</v>
+      </c>
+      <c r="C47" t="s">
         <v>129</v>
       </c>
-      <c r="B47" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D47" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="B48" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="C48" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="D48" t="s">
-        <v>117</v>
+        <v>8</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="B49" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="C49" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="D49" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="B50" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="C50" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="D50" t="s">
-        <v>20</v>
+        <v>8</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="B51" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="C51" t="s">
         <v>142</v>
       </c>
       <c r="D51" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B52" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="C52" t="s">
-        <v>142</v>
+        <v>147</v>
       </c>
       <c r="D52" t="s">
-        <v>98</v>
+        <v>8</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="B53" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="C53" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="D53" t="s">
-        <v>16</v>
+        <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
       <c r="B54" t="s">
-        <v>149</v>
+        <v>153</v>
       </c>
       <c r="C54" t="s">
-        <v>150</v>
+        <v>154</v>
       </c>
       <c r="D54" t="s">
-        <v>20</v>
+        <v>8</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" t="s">
-        <v>151</v>
+        <v>155</v>
       </c>
       <c r="B55" t="s">
-        <v>152</v>
+        <v>156</v>
       </c>
       <c r="C55" t="s">
-        <v>153</v>
+        <v>157</v>
       </c>
       <c r="D55" t="s">
-        <v>123</v>
+        <v>55</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" t="s">
-        <v>154</v>
+        <v>158</v>
       </c>
       <c r="B56" t="s">
-        <v>155</v>
+        <v>159</v>
       </c>
       <c r="C56" t="s">
-        <v>153</v>
+        <v>160</v>
       </c>
       <c r="D56" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" t="s">
-        <v>156</v>
+        <v>161</v>
       </c>
       <c r="B57" t="s">
-        <v>157</v>
+        <v>162</v>
       </c>
       <c r="C57" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="D57" t="s">
-        <v>123</v>
+        <v>8</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" t="s">
-        <v>159</v>
+        <v>163</v>
       </c>
       <c r="B58" t="s">
-        <v>160</v>
+        <v>164</v>
       </c>
       <c r="C58" t="s">
-        <v>158</v>
+        <v>165</v>
       </c>
       <c r="D58" t="s">
-        <v>71</v>
+        <v>45</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" t="s">
-        <v>161</v>
+        <v>166</v>
       </c>
       <c r="B59" t="s">
-        <v>162</v>
+        <v>167</v>
       </c>
       <c r="C59" t="s">
-        <v>163</v>
+        <v>168</v>
       </c>
       <c r="D59" t="s">
-        <v>20</v>
+        <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" t="s">
-        <v>164</v>
+        <v>170</v>
       </c>
       <c r="B60" t="s">
-        <v>165</v>
+        <v>171</v>
       </c>
       <c r="C60" t="s">
-        <v>163</v>
+        <v>172</v>
       </c>
       <c r="D60" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" t="s">
-        <v>166</v>
+        <v>173</v>
       </c>
       <c r="B61" t="s">
-        <v>167</v>
+        <v>174</v>
       </c>
       <c r="C61" t="s">
-        <v>168</v>
+        <v>175</v>
       </c>
       <c r="D61" t="s">
-        <v>8</v>
+        <v>176</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" t="s">
-        <v>169</v>
+        <v>177</v>
       </c>
       <c r="B62" t="s">
-        <v>170</v>
+        <v>178</v>
       </c>
       <c r="C62" t="s">
-        <v>168</v>
+        <v>179</v>
       </c>
       <c r="D62" t="s">
-        <v>171</v>
+        <v>38</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" t="s">
-        <v>172</v>
+        <v>180</v>
       </c>
       <c r="B63" t="s">
-        <v>173</v>
+        <v>181</v>
       </c>
       <c r="C63" t="s">
-        <v>174</v>
+        <v>179</v>
       </c>
       <c r="D63" t="s">
-        <v>171</v>
+        <v>114</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" t="s">
-        <v>175</v>
+        <v>182</v>
       </c>
       <c r="B64" t="s">
-        <v>176</v>
+        <v>183</v>
       </c>
       <c r="C64" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="D64" t="s">
-        <v>20</v>
+        <v>169</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" t="s">
-        <v>178</v>
+        <v>184</v>
       </c>
       <c r="B65" t="s">
-        <v>179</v>
+        <v>185</v>
       </c>
       <c r="C65" t="s">
-        <v>180</v>
+        <v>186</v>
       </c>
       <c r="D65" t="s">
-        <v>8</v>
+        <v>55</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" t="s">
-        <v>181</v>
+        <v>187</v>
       </c>
       <c r="B66" t="s">
-        <v>182</v>
+        <v>188</v>
       </c>
       <c r="C66" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="D66" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" t="s">
-        <v>184</v>
+        <v>189</v>
       </c>
       <c r="B67" t="s">
-        <v>185</v>
+        <v>190</v>
       </c>
       <c r="C67" t="s">
-        <v>186</v>
+        <v>191</v>
       </c>
       <c r="D67" t="s">
-        <v>187</v>
+        <v>8</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" t="s">
-        <v>188</v>
+        <v>192</v>
       </c>
       <c r="B68" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
       <c r="C68" t="s">
-        <v>190</v>
+        <v>194</v>
       </c>
       <c r="D68" t="s">
-        <v>33</v>
+        <v>60</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="B69" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
       <c r="C69" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
       <c r="D69" t="s">
-        <v>16</v>
+        <v>151</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70" t="s">
-        <v>194</v>
+        <v>198</v>
       </c>
       <c r="B70" t="s">
-        <v>195</v>
+        <v>199</v>
       </c>
       <c r="C70" t="s">
-        <v>196</v>
+        <v>200</v>
       </c>
       <c r="D70" t="s">
-        <v>197</v>
+        <v>114</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="B71" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="C71" t="s">
-        <v>196</v>
+        <v>203</v>
       </c>
       <c r="D71" t="s">
-        <v>117</v>
+        <v>32</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72" t="s">
-        <v>200</v>
+        <v>204</v>
       </c>
       <c r="B72" t="s">
-        <v>201</v>
+        <v>205</v>
       </c>
       <c r="C72" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="D72" t="s">
-        <v>197</v>
+        <v>73</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="A73" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="B73" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="C73" t="s">
-        <v>202</v>
+        <v>208</v>
       </c>
       <c r="D73" t="s">
-        <v>123</v>
+        <v>38</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74" t="s">
-        <v>205</v>
+        <v>209</v>
       </c>
       <c r="B74" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
       <c r="C74" t="s">
-        <v>207</v>
+        <v>211</v>
       </c>
       <c r="D74" t="s">
-        <v>20</v>
+        <v>45</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="A75" t="s">
-        <v>208</v>
+        <v>212</v>
       </c>
       <c r="B75" t="s">
-        <v>209</v>
+        <v>213</v>
       </c>
       <c r="C75" t="s">
-        <v>210</v>
+        <v>214</v>
       </c>
       <c r="D75" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="A76" t="s">
-        <v>211</v>
+        <v>215</v>
       </c>
       <c r="B76" t="s">
-        <v>212</v>
+        <v>216</v>
       </c>
       <c r="C76" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="D76" t="s">
-        <v>67</v>
+        <v>38</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="A77" t="s">
-        <v>214</v>
+        <v>218</v>
       </c>
       <c r="B77" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="C77" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="D77" t="s">
-        <v>71</v>
-[...13 lines deleted...]
-        <v>16</v>
+        <v>8</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">