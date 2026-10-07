--- v1 (2026-09-17)
+++ v2 (2026-10-07)
@@ -12,713 +12,695 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="221">
-[...1 lines deleted...]
-    <t>Data from 17/09/2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="215">
+  <si>
+    <t>Data from 07/10/2026</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>ISIN</t>
   </si>
   <si>
     <t>Weight</t>
   </si>
   <si>
     <t>Currency</t>
   </si>
   <si>
+    <t>CIA SANEAMENTO BASICO DE SAO PAULO COM  NPV</t>
+  </si>
+  <si>
+    <t>BRSBSPACNOR5</t>
+  </si>
+  <si>
+    <t>2.32%</t>
+  </si>
+  <si>
+    <t>BRL</t>
+  </si>
+  <si>
+    <t>MOTIVA INFRAESTRUTURA DE MOBILIDADE</t>
+  </si>
+  <si>
+    <t>BRMOTVACNOR7</t>
+  </si>
+  <si>
+    <t>2.28%</t>
+  </si>
+  <si>
+    <t>CIA SANEAMENTO MINAS GERAIS COM NPV</t>
+  </si>
+  <si>
+    <t>BRCSMGACNOR5</t>
+  </si>
+  <si>
+    <t>2.14%</t>
+  </si>
+  <si>
+    <t>CPFL ENERGIA SA COM NPV</t>
+  </si>
+  <si>
+    <t>BRCPFEACNOR0</t>
+  </si>
+  <si>
+    <t>2.06%</t>
+  </si>
+  <si>
+    <t>EQUATORIAL ENERGIA SA COM NPV</t>
+  </si>
+  <si>
+    <t>BREQTLACNOR0</t>
+  </si>
+  <si>
+    <t>1.91%</t>
+  </si>
+  <si>
+    <t>ACCIONA SA</t>
+  </si>
+  <si>
+    <t>ES0125220311</t>
+  </si>
+  <si>
+    <t>1.89%</t>
+  </si>
+  <si>
+    <t>EUR</t>
+  </si>
+  <si>
+    <t>ORIZON VALORIZACAO DE RESIDUOS</t>
+  </si>
+  <si>
+    <t>BRORVRACNOR0</t>
+  </si>
+  <si>
+    <t>FRESENIUS MEDICAL CARE AG</t>
+  </si>
+  <si>
+    <t>DE0005785802</t>
+  </si>
+  <si>
+    <t>1.88%</t>
+  </si>
+  <si>
+    <t>EQUINIX INC.</t>
+  </si>
+  <si>
+    <t>US29444U7000</t>
+  </si>
+  <si>
+    <t>1.85%</t>
+  </si>
+  <si>
+    <t>USD</t>
+  </si>
+  <si>
+    <t>UNITED UTILITIES GROUP PLC ORD GBP0.05</t>
+  </si>
+  <si>
+    <t>GB00B39J2M42</t>
+  </si>
+  <si>
+    <t>1.83%</t>
+  </si>
+  <si>
+    <t>GBP</t>
+  </si>
+  <si>
+    <t>HA SUSTAINABLE INFRASTRUCTURECAPITAL INC</t>
+  </si>
+  <si>
+    <t>US41068X1000</t>
+  </si>
+  <si>
+    <t>COMFORTDELGRO CORPORATION LTD</t>
+  </si>
+  <si>
+    <t>SG1N31909426</t>
+  </si>
+  <si>
+    <t>1.82%</t>
+  </si>
+  <si>
+    <t>SGD</t>
+  </si>
+  <si>
+    <t>SEVERN TRENT ORD GBP0.9789</t>
+  </si>
+  <si>
+    <t>GB00B1FH8J72</t>
+  </si>
+  <si>
+    <t>1.81%</t>
+  </si>
+  <si>
+    <t>KEPPEL DC REIT</t>
+  </si>
+  <si>
+    <t>SG1AF6000009</t>
+  </si>
+  <si>
+    <t>1.80%</t>
+  </si>
+  <si>
+    <t>EDP RENEWABLES SA</t>
+  </si>
+  <si>
+    <t>ES0127797019</t>
+  </si>
+  <si>
+    <t>1.79%</t>
+  </si>
+  <si>
+    <t>GETLINK SE</t>
+  </si>
+  <si>
+    <t>FR0010533075</t>
+  </si>
+  <si>
+    <t>1.76%</t>
+  </si>
+  <si>
+    <t>MTR CORPORATION LTD NPV</t>
+  </si>
+  <si>
+    <t>HK0066009694</t>
+  </si>
+  <si>
+    <t>1.70%</t>
+  </si>
+  <si>
+    <t>HKD</t>
+  </si>
+  <si>
+    <t>CLEANAWAY WASTE MGMT LTD</t>
+  </si>
+  <si>
+    <t>AU000000CWY3</t>
+  </si>
+  <si>
+    <t>1.69%</t>
+  </si>
+  <si>
+    <t>AUD</t>
+  </si>
+  <si>
+    <t>DIGITAL REALTY TST.</t>
+  </si>
+  <si>
+    <t>US2538681030</t>
+  </si>
+  <si>
+    <t>TRANSMISSORA ALIANCA DE ENEG ELEC       UNITS(1 CO</t>
+  </si>
+  <si>
+    <t>BRTAEECDAM10</t>
+  </si>
+  <si>
+    <t>1.68%</t>
+  </si>
+  <si>
+    <t>GRUPO AEROPORTUARIO DEL SURESTE B DE CV.</t>
+  </si>
+  <si>
+    <t>US40051E2028</t>
+  </si>
+  <si>
+    <t>1.64%</t>
+  </si>
+  <si>
+    <t>PENNON GROUP ORD GBP0.6105</t>
+  </si>
+  <si>
+    <t>GB00BNNTLN49</t>
+  </si>
+  <si>
+    <t>1.61%</t>
+  </si>
+  <si>
+    <t>GRUPO AEROPORTUARIO DEL PACIFICO B DE CV</t>
+  </si>
+  <si>
+    <t>US4005061019</t>
+  </si>
+  <si>
+    <t>ENCOMPASS HEALTH CORP COM USD0.01</t>
+  </si>
+  <si>
+    <t>US29261A1007</t>
+  </si>
+  <si>
+    <t>1.60%</t>
+  </si>
+  <si>
+    <t>REPUBLIC SVCS INC COM.</t>
+  </si>
+  <si>
+    <t>US7607591002</t>
+  </si>
+  <si>
+    <t>1.59%</t>
+  </si>
+  <si>
+    <t>WASTE MGMT INC DEL COM.</t>
+  </si>
+  <si>
+    <t>US94106L1098</t>
+  </si>
+  <si>
+    <t>1.57%</t>
+  </si>
+  <si>
+    <t>GRUPO AEROPORTUARIO DEL CENTRO.</t>
+  </si>
+  <si>
+    <t>US4005011022</t>
+  </si>
+  <si>
     <t>HEALTHPEAK PROPS.</t>
   </si>
   <si>
     <t>US42250P1030</t>
   </si>
   <si>
-    <t>1.92%</t>
-[...11 lines deleted...]
-    <t>1.85%</t>
+    <t>1.56%</t>
+  </si>
+  <si>
+    <t>CHINA MERCHANTS PORT HLDGS LTD NPV</t>
+  </si>
+  <si>
+    <t>HK0144000764</t>
+  </si>
+  <si>
+    <t>1.53%</t>
   </si>
   <si>
     <t>RAMSAY HEALTH CARE NPV</t>
   </si>
   <si>
     <t>AU000000RHC8</t>
   </si>
   <si>
-    <t>1.82%</t>
-[...23 lines deleted...]
-    <t>1.78%</t>
+    <t>1.49%</t>
+  </si>
+  <si>
+    <t>ERG SPA EUR0.10</t>
+  </si>
+  <si>
+    <t>IT0001157020</t>
+  </si>
+  <si>
+    <t>AMERICAN TOWER.</t>
+  </si>
+  <si>
+    <t>US03027X1000</t>
+  </si>
+  <si>
+    <t>1.48%</t>
+  </si>
+  <si>
+    <t>TAIWAN HIGH SPEED RAIL CORP TWD10</t>
+  </si>
+  <si>
+    <t>TW0002633005</t>
+  </si>
+  <si>
+    <t>TWD</t>
+  </si>
+  <si>
+    <t>ORMAT TECHNOLOGIES INC COM</t>
+  </si>
+  <si>
+    <t>US6866881021</t>
+  </si>
+  <si>
+    <t>1.47%</t>
+  </si>
+  <si>
+    <t>WASTE CONNECTIONS INC COM</t>
+  </si>
+  <si>
+    <t>CA94106B1013</t>
+  </si>
+  <si>
+    <t>1.46%</t>
+  </si>
+  <si>
+    <t>CAD</t>
+  </si>
+  <si>
+    <t>BEIJING ENTERPRISES WATER GP LTD HKD0.10</t>
+  </si>
+  <si>
+    <t>BMG0957L1090</t>
+  </si>
+  <si>
+    <t>HCA HEALTHCARE INC</t>
+  </si>
+  <si>
+    <t>US40412C1018</t>
+  </si>
+  <si>
+    <t>1.45%</t>
+  </si>
+  <si>
+    <t>WEST JAPAN RAILWAY CO NPV</t>
+  </si>
+  <si>
+    <t>JP3659000008</t>
+  </si>
+  <si>
+    <t>JPY</t>
+  </si>
+  <si>
+    <t>AEDIFICA</t>
+  </si>
+  <si>
+    <t>BE0003851681</t>
+  </si>
+  <si>
+    <t>1.44%</t>
+  </si>
+  <si>
+    <t>EAST JAPAN RAILWAY CO NPV</t>
+  </si>
+  <si>
+    <t>JP3783600004</t>
+  </si>
+  <si>
+    <t>WELLTOWER</t>
+  </si>
+  <si>
+    <t>US95040Q1040</t>
+  </si>
+  <si>
+    <t>1.40%</t>
+  </si>
+  <si>
+    <t>OMEGA HLTHCR. INVSTRS.</t>
+  </si>
+  <si>
+    <t>US6819361006</t>
+  </si>
+  <si>
+    <t>1.39%</t>
+  </si>
+  <si>
+    <t>AMERICAN WATER WORKS CO.</t>
+  </si>
+  <si>
+    <t>US0304201033</t>
+  </si>
+  <si>
+    <t>VENTAS</t>
+  </si>
+  <si>
+    <t>US92276F1003</t>
+  </si>
+  <si>
+    <t>1.38%</t>
+  </si>
+  <si>
+    <t>IHS HOLDING LTD</t>
+  </si>
+  <si>
+    <t>KYG4701H1092</t>
+  </si>
+  <si>
+    <t>1.37%</t>
+  </si>
+  <si>
+    <t>CALIFORNIA WTR SVC GROUP COM</t>
+  </si>
+  <si>
+    <t>US1307881029</t>
+  </si>
+  <si>
+    <t>1.34%</t>
+  </si>
+  <si>
+    <t>GFL ENVIRONMENTAL INC SUB VTG SHS</t>
+  </si>
+  <si>
+    <t>CA36168Q1046</t>
+  </si>
+  <si>
+    <t>1.33%</t>
+  </si>
+  <si>
+    <t>H2O AMERICA</t>
+  </si>
+  <si>
+    <t>US7843051043</t>
+  </si>
+  <si>
+    <t>1.32%</t>
+  </si>
+  <si>
+    <t>LTC PROPS.</t>
+  </si>
+  <si>
+    <t>US5021751020</t>
+  </si>
+  <si>
+    <t>1.30%</t>
+  </si>
+  <si>
+    <t>MERIDIAN ENERGY LIMITED NPV</t>
+  </si>
+  <si>
+    <t>NZMELE0002S7</t>
+  </si>
+  <si>
+    <t>1.28%</t>
+  </si>
+  <si>
+    <t>NZD</t>
+  </si>
+  <si>
+    <t>HELIOS TOWERS PLC ORD GBP 0.01</t>
+  </si>
+  <si>
+    <t>GB00BJVQC708</t>
+  </si>
+  <si>
+    <t>1.26%</t>
+  </si>
+  <si>
+    <t>INFRATIL LIMITED ORD NPV</t>
+  </si>
+  <si>
+    <t>NZIFTE0003S3</t>
+  </si>
+  <si>
+    <t>1.21%</t>
+  </si>
+  <si>
+    <t>KEISEI ELECTRIC RAILWAY CO NPV</t>
+  </si>
+  <si>
+    <t>JP3278600006</t>
+  </si>
+  <si>
+    <t>1.17%</t>
+  </si>
+  <si>
+    <t>SHENZHEN INTERNATIONAL HOLDINGS</t>
+  </si>
+  <si>
+    <t>BMG8086V1467</t>
+  </si>
+  <si>
+    <t>MIDDLESEX WATER CO</t>
+  </si>
+  <si>
+    <t>US5966801087</t>
+  </si>
+  <si>
+    <t>1.16%</t>
+  </si>
+  <si>
+    <t>SIENNA SR LIVING INC COM</t>
+  </si>
+  <si>
+    <t>CA82621K1021</t>
+  </si>
+  <si>
+    <t>1.14%</t>
+  </si>
+  <si>
+    <t>CHARTWELL RETIREMENT RESIDENCES</t>
+  </si>
+  <si>
+    <t>CA16141A1030</t>
+  </si>
+  <si>
+    <t>1.10%</t>
+  </si>
+  <si>
+    <t>CHEMED CORP NEW COM</t>
+  </si>
+  <si>
+    <t>US16359R1032</t>
+  </si>
+  <si>
+    <t>1.09%</t>
+  </si>
+  <si>
+    <t>AMBEA AB NPV</t>
+  </si>
+  <si>
+    <t>SE0009663826</t>
+  </si>
+  <si>
+    <t>1.02%</t>
+  </si>
+  <si>
+    <t>SEK</t>
+  </si>
+  <si>
+    <t>HOLDING CO ADMIE IPTO SA</t>
+  </si>
+  <si>
+    <t>GRS518003009</t>
+  </si>
+  <si>
+    <t>1.01%</t>
+  </si>
+  <si>
+    <t>ATTENDO AB NPV</t>
+  </si>
+  <si>
+    <t>SE0007666110</t>
+  </si>
+  <si>
+    <t>0.87%</t>
+  </si>
+  <si>
+    <t>DAIEI KANKYO CO LTD</t>
+  </si>
+  <si>
+    <t>JP3480470008</t>
+  </si>
+  <si>
+    <t>0.83%</t>
+  </si>
+  <si>
+    <t>CONSOLIDATED WATER CO COM USD0.60</t>
+  </si>
+  <si>
+    <t>KYG237731073</t>
+  </si>
+  <si>
+    <t>0.76%</t>
+  </si>
+  <si>
+    <t>FIRSTGROUP ORD GBP0.05</t>
+  </si>
+  <si>
+    <t>GB0003452173</t>
+  </si>
+  <si>
+    <t>0.71%</t>
+  </si>
+  <si>
+    <t>ANHUI EXPRESSWAY COMPANY LTD  H CNY1</t>
+  </si>
+  <si>
+    <t>CNE1000001X0</t>
+  </si>
+  <si>
+    <t>0.48%</t>
+  </si>
+  <si>
+    <t>DIGITAL CORE REIT MGT.</t>
+  </si>
+  <si>
+    <t>SGXC50067435</t>
+  </si>
+  <si>
+    <t>0.41%</t>
+  </si>
+  <si>
+    <t>KELSIAN GROUP LTD NPV</t>
+  </si>
+  <si>
+    <t>AU0000186678</t>
+  </si>
+  <si>
+    <t>0.34%</t>
+  </si>
+  <si>
+    <t>GUANGSHEN RAILWAY CO  H CNY1</t>
+  </si>
+  <si>
+    <t>CNE100000379</t>
+  </si>
+  <si>
+    <t>0.32%</t>
+  </si>
+  <si>
+    <t>RYMAN HEALTHCARE LIMITED NPV</t>
+  </si>
+  <si>
+    <t>NZRYME0001S4</t>
+  </si>
+  <si>
+    <t>TTW PUBLIC COMPANY THB1 (ALIEN MKT)</t>
+  </si>
+  <si>
+    <t>TH0961010Y12</t>
+  </si>
+  <si>
+    <t>0.25%</t>
   </si>
   <si>
     <t>THB</t>
-  </si>
-[...589 lines deleted...]
-    <t>0.45%</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1021,59 +1003,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D77"/>
+  <dimension ref="A1:D73"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="91.977539" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="60.128174" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="10.568848" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>2</v>
       </c>
       <c r="C3" t="s">
         <v>3</v>
       </c>
       <c r="D3" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="4" spans="1:4">
@@ -1093,1045 +1075,989 @@
     <row r="5" spans="1:4">
       <c r="A5" t="s">
         <v>9</v>
       </c>
       <c r="B5" t="s">
         <v>10</v>
       </c>
       <c r="C5" t="s">
         <v>11</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" t="s">
         <v>12</v>
       </c>
       <c r="B6" t="s">
         <v>13</v>
       </c>
       <c r="C6" t="s">
         <v>14</v>
       </c>
       <c r="D6" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" t="s">
+        <v>15</v>
+      </c>
+      <c r="B7" t="s">
         <v>16</v>
       </c>
-      <c r="B7" t="s">
+      <c r="C7" t="s">
         <v>17</v>
       </c>
-      <c r="C7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D7" t="s">
-        <v>19</v>
+        <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
+        <v>18</v>
+      </c>
+      <c r="B8" t="s">
+        <v>19</v>
+      </c>
+      <c r="C8" t="s">
         <v>20</v>
       </c>
-      <c r="B8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D8" t="s">
-        <v>23</v>
+        <v>8</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
+        <v>21</v>
+      </c>
+      <c r="B9" t="s">
+        <v>22</v>
+      </c>
+      <c r="C9" t="s">
+        <v>23</v>
+      </c>
+      <c r="D9" t="s">
         <v>24</v>
-      </c>
-[...7 lines deleted...]
-        <v>8</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
+        <v>25</v>
+      </c>
+      <c r="B10" t="s">
         <v>26</v>
       </c>
-      <c r="B10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C10" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="D10" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
+        <v>27</v>
+      </c>
+      <c r="B11" t="s">
+        <v>28</v>
+      </c>
+      <c r="C11" t="s">
         <v>29</v>
       </c>
-      <c r="B11" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D11" t="s">
-        <v>32</v>
+        <v>24</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="B12" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="C12" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="D12" t="s">
-        <v>19</v>
+        <v>33</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
+        <v>34</v>
+      </c>
+      <c r="B13" t="s">
+        <v>35</v>
+      </c>
+      <c r="C13" t="s">
         <v>36</v>
       </c>
-      <c r="B13" t="s">
+      <c r="D13" t="s">
         <v>37</v>
-      </c>
-[...4 lines deleted...]
-        <v>38</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
+        <v>38</v>
+      </c>
+      <c r="B14" t="s">
         <v>39</v>
       </c>
-      <c r="B14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C14" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="D14" t="s">
-        <v>8</v>
+        <v>33</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
+        <v>40</v>
+      </c>
+      <c r="B15" t="s">
+        <v>41</v>
+      </c>
+      <c r="C15" t="s">
         <v>42</v>
       </c>
-      <c r="B15" t="s">
+      <c r="D15" t="s">
         <v>43</v>
-      </c>
-[...4 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
+        <v>44</v>
+      </c>
+      <c r="B16" t="s">
+        <v>45</v>
+      </c>
+      <c r="C16" t="s">
         <v>46</v>
       </c>
-      <c r="B16" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D16" t="s">
-        <v>45</v>
+        <v>37</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
+        <v>47</v>
+      </c>
+      <c r="B17" t="s">
+        <v>48</v>
+      </c>
+      <c r="C17" t="s">
         <v>49</v>
       </c>
-      <c r="B17" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D17" t="s">
-        <v>19</v>
+        <v>43</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
+        <v>50</v>
+      </c>
+      <c r="B18" t="s">
+        <v>51</v>
+      </c>
+      <c r="C18" t="s">
         <v>52</v>
       </c>
-      <c r="B18" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D18" t="s">
-        <v>55</v>
+        <v>24</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="B19" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="C19" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D19" t="s">
-        <v>45</v>
+        <v>24</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
+        <v>56</v>
+      </c>
+      <c r="B20" t="s">
+        <v>57</v>
+      </c>
+      <c r="C20" t="s">
         <v>58</v>
       </c>
-      <c r="B20" t="s">
+      <c r="D20" t="s">
         <v>59</v>
-      </c>
-[...4 lines deleted...]
-        <v>60</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
+        <v>60</v>
+      </c>
+      <c r="B21" t="s">
         <v>61</v>
       </c>
-      <c r="B21" t="s">
+      <c r="C21" t="s">
         <v>62</v>
       </c>
-      <c r="C21" t="s">
+      <c r="D21" t="s">
         <v>63</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
         <v>64</v>
       </c>
       <c r="B22" t="s">
         <v>65</v>
       </c>
       <c r="C22" t="s">
-        <v>66</v>
+        <v>62</v>
       </c>
       <c r="D22" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
+        <v>66</v>
+      </c>
+      <c r="B23" t="s">
         <v>67</v>
       </c>
-      <c r="B23" t="s">
+      <c r="C23" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="D23" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
+        <v>69</v>
+      </c>
+      <c r="B24" t="s">
         <v>70</v>
       </c>
-      <c r="B24" t="s">
+      <c r="C24" t="s">
         <v>71</v>
       </c>
-      <c r="C24" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D24" t="s">
-        <v>73</v>
+        <v>33</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" t="s">
+        <v>72</v>
+      </c>
+      <c r="B25" t="s">
+        <v>73</v>
+      </c>
+      <c r="C25" t="s">
         <v>74</v>
       </c>
-      <c r="B25" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D25" t="s">
-        <v>73</v>
+        <v>37</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" t="s">
+        <v>75</v>
+      </c>
+      <c r="B26" t="s">
         <v>76</v>
       </c>
-      <c r="B26" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C26" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="D26" t="s">
-        <v>8</v>
+        <v>33</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" t="s">
+        <v>77</v>
+      </c>
+      <c r="B27" t="s">
+        <v>78</v>
+      </c>
+      <c r="C27" t="s">
         <v>79</v>
       </c>
-      <c r="B27" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D27" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" t="s">
+        <v>80</v>
+      </c>
+      <c r="B28" t="s">
+        <v>81</v>
+      </c>
+      <c r="C28" t="s">
         <v>82</v>
       </c>
-      <c r="B28" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D28" t="s">
-        <v>8</v>
+        <v>33</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" t="s">
+        <v>83</v>
+      </c>
+      <c r="B29" t="s">
+        <v>84</v>
+      </c>
+      <c r="C29" t="s">
         <v>85</v>
       </c>
-      <c r="B29" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D29" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" t="s">
+        <v>86</v>
+      </c>
+      <c r="B30" t="s">
         <v>87</v>
       </c>
-      <c r="B30" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C30" t="s">
-        <v>89</v>
+        <v>85</v>
       </c>
       <c r="D30" t="s">
-        <v>8</v>
+        <v>33</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" t="s">
+        <v>88</v>
+      </c>
+      <c r="B31" t="s">
+        <v>89</v>
+      </c>
+      <c r="C31" t="s">
         <v>90</v>
       </c>
-      <c r="B31" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D31" t="s">
-        <v>55</v>
+        <v>33</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" t="s">
+        <v>91</v>
+      </c>
+      <c r="B32" t="s">
+        <v>92</v>
+      </c>
+      <c r="C32" t="s">
         <v>93</v>
       </c>
-      <c r="B32" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D32" t="s">
-        <v>45</v>
+        <v>59</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" t="s">
+        <v>94</v>
+      </c>
+      <c r="B33" t="s">
+        <v>95</v>
+      </c>
+      <c r="C33" t="s">
         <v>96</v>
       </c>
-      <c r="B33" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D33" t="s">
-        <v>45</v>
+        <v>63</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" t="s">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="B34" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="C34" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="D34" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" t="s">
-        <v>102</v>
+        <v>99</v>
       </c>
       <c r="B35" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="C35" t="s">
         <v>101</v>
       </c>
       <c r="D35" t="s">
-        <v>8</v>
+        <v>33</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" t="s">
+        <v>102</v>
+      </c>
+      <c r="B36" t="s">
+        <v>103</v>
+      </c>
+      <c r="C36" t="s">
+        <v>101</v>
+      </c>
+      <c r="D36" t="s">
         <v>104</v>
-      </c>
-[...7 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" t="s">
+        <v>105</v>
+      </c>
+      <c r="B37" t="s">
+        <v>106</v>
+      </c>
+      <c r="C37" t="s">
         <v>107</v>
       </c>
-      <c r="B37" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D37" t="s">
-        <v>45</v>
+        <v>33</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" t="s">
+        <v>108</v>
+      </c>
+      <c r="B38" t="s">
         <v>109</v>
       </c>
-      <c r="B38" t="s">
+      <c r="C38" t="s">
         <v>110</v>
       </c>
-      <c r="C38" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D38" t="s">
-        <v>8</v>
+        <v>111</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B39" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="C39" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="D39" t="s">
-        <v>114</v>
+        <v>59</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" t="s">
+        <v>114</v>
+      </c>
+      <c r="B40" t="s">
         <v>115</v>
       </c>
-      <c r="B40" t="s">
+      <c r="C40" t="s">
         <v>116</v>
       </c>
-      <c r="C40" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D40" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" t="s">
+        <v>117</v>
+      </c>
+      <c r="B41" t="s">
         <v>118</v>
       </c>
-      <c r="B41" t="s">
+      <c r="C41" t="s">
+        <v>116</v>
+      </c>
+      <c r="D41" t="s">
         <v>119</v>
-      </c>
-[...4 lines deleted...]
-        <v>60</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" t="s">
         <v>120</v>
       </c>
       <c r="B42" t="s">
         <v>121</v>
       </c>
       <c r="C42" t="s">
-        <v>117</v>
+        <v>122</v>
       </c>
       <c r="D42" t="s">
-        <v>8</v>
+        <v>24</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" t="s">
+        <v>123</v>
+      </c>
+      <c r="B43" t="s">
+        <v>124</v>
+      </c>
+      <c r="C43" t="s">
         <v>122</v>
       </c>
-      <c r="B43" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D43" t="s">
-        <v>45</v>
+        <v>119</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" t="s">
         <v>125</v>
       </c>
       <c r="B44" t="s">
         <v>126</v>
       </c>
       <c r="C44" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="D44" t="s">
-        <v>45</v>
+        <v>33</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B45" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="C45" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="D45" t="s">
-        <v>19</v>
+        <v>33</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" t="s">
+        <v>131</v>
+      </c>
+      <c r="B46" t="s">
+        <v>132</v>
+      </c>
+      <c r="C46" t="s">
         <v>130</v>
       </c>
-      <c r="B46" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D46" t="s">
-        <v>45</v>
+        <v>33</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B47" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="C47" t="s">
-        <v>129</v>
+        <v>135</v>
       </c>
       <c r="D47" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B48" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="C48" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="D48" t="s">
-        <v>8</v>
+        <v>33</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B49" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="C49" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="D49" t="s">
-        <v>15</v>
+        <v>33</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B50" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="C50" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="D50" t="s">
-        <v>8</v>
+        <v>111</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B51" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="C51" t="s">
-        <v>142</v>
+        <v>147</v>
       </c>
       <c r="D51" t="s">
-        <v>15</v>
+        <v>33</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="B52" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="C52" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="D52" t="s">
-        <v>8</v>
+        <v>33</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="B53" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="C53" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="D53" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="B54" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="C54" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="D54" t="s">
-        <v>8</v>
+        <v>37</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="B55" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="C55" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="D55" t="s">
-        <v>55</v>
+        <v>154</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="B56" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="C56" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="D56" t="s">
-        <v>19</v>
+        <v>119</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="B57" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="C57" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="D57" t="s">
-        <v>8</v>
+        <v>59</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="B58" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="C58" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="D58" t="s">
-        <v>45</v>
+        <v>33</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="B59" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="C59" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="D59" t="s">
-        <v>169</v>
+        <v>111</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B60" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="C60" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="D60" t="s">
-        <v>45</v>
+        <v>111</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B61" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="C61" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="D61" t="s">
-        <v>176</v>
+        <v>33</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B62" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="C62" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="D62" t="s">
-        <v>38</v>
+        <v>181</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B63" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="C63" t="s">
-        <v>179</v>
+        <v>184</v>
       </c>
       <c r="D63" t="s">
-        <v>114</v>
+        <v>24</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="B64" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="C64" t="s">
-        <v>179</v>
+        <v>187</v>
       </c>
       <c r="D64" t="s">
-        <v>169</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
       <c r="B65" t="s">
-        <v>185</v>
+        <v>189</v>
       </c>
       <c r="C65" t="s">
-        <v>186</v>
+        <v>190</v>
       </c>
       <c r="D65" t="s">
-        <v>55</v>
+        <v>119</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" t="s">
-        <v>187</v>
+        <v>191</v>
       </c>
       <c r="B66" t="s">
-        <v>188</v>
+        <v>192</v>
       </c>
       <c r="C66" t="s">
-        <v>186</v>
+        <v>193</v>
       </c>
       <c r="D66" t="s">
-        <v>45</v>
+        <v>33</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" t="s">
-        <v>189</v>
+        <v>194</v>
       </c>
       <c r="B67" t="s">
-        <v>190</v>
+        <v>195</v>
       </c>
       <c r="C67" t="s">
-        <v>191</v>
+        <v>196</v>
       </c>
       <c r="D67" t="s">
-        <v>8</v>
+        <v>37</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" t="s">
-        <v>192</v>
+        <v>197</v>
       </c>
       <c r="B68" t="s">
-        <v>193</v>
+        <v>198</v>
       </c>
       <c r="C68" t="s">
-        <v>194</v>
+        <v>199</v>
       </c>
       <c r="D68" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69" t="s">
-        <v>195</v>
+        <v>200</v>
       </c>
       <c r="B69" t="s">
-        <v>196</v>
+        <v>201</v>
       </c>
       <c r="C69" t="s">
-        <v>197</v>
+        <v>202</v>
       </c>
       <c r="D69" t="s">
-        <v>151</v>
+        <v>33</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70" t="s">
-        <v>198</v>
+        <v>203</v>
       </c>
       <c r="B70" t="s">
-        <v>199</v>
+        <v>204</v>
       </c>
       <c r="C70" t="s">
-        <v>200</v>
+        <v>205</v>
       </c>
       <c r="D70" t="s">
-        <v>114</v>
+        <v>63</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71" t="s">
-        <v>201</v>
+        <v>206</v>
       </c>
       <c r="B71" t="s">
-        <v>202</v>
+        <v>207</v>
       </c>
       <c r="C71" t="s">
-        <v>203</v>
+        <v>208</v>
       </c>
       <c r="D71" t="s">
-        <v>32</v>
+        <v>59</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72" t="s">
-        <v>204</v>
+        <v>209</v>
       </c>
       <c r="B72" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="C72" t="s">
-        <v>203</v>
+        <v>208</v>
       </c>
       <c r="D72" t="s">
-        <v>73</v>
+        <v>154</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="A73" t="s">
-        <v>206</v>
+        <v>211</v>
       </c>
       <c r="B73" t="s">
-        <v>207</v>
+        <v>212</v>
       </c>
       <c r="C73" t="s">
-        <v>208</v>
+        <v>213</v>
       </c>
       <c r="D73" t="s">
-        <v>38</v>
-[...23 lines deleted...]
-      <c r="C75" t="s">
         <v>214</v>
-      </c>
-[...29 lines deleted...]
-        <v>8</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">