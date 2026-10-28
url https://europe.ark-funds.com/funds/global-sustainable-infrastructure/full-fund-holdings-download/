--- v2 (2026-10-07)
+++ v3 (2026-10-28)
@@ -12,695 +12,698 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="215">
-[...1 lines deleted...]
-    <t>Data from 07/10/2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="216">
+  <si>
+    <t>Data from 28/10/2026</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>ISIN</t>
   </si>
   <si>
     <t>Weight</t>
   </si>
   <si>
     <t>Currency</t>
   </si>
   <si>
+    <t>UNITED UTILITIES GROUP PLC ORD GBP0.05</t>
+  </si>
+  <si>
+    <t>GB00B39J2M42</t>
+  </si>
+  <si>
+    <t>1.98%</t>
+  </si>
+  <si>
+    <t>GBP</t>
+  </si>
+  <si>
+    <t>CLEANAWAY WASTE MGMT LTD</t>
+  </si>
+  <si>
+    <t>AU000000CWY3</t>
+  </si>
+  <si>
+    <t>1.93%</t>
+  </si>
+  <si>
+    <t>AUD</t>
+  </si>
+  <si>
+    <t>SEVERN TRENT ORD GBP0.9789</t>
+  </si>
+  <si>
+    <t>GB00B1FH8J72</t>
+  </si>
+  <si>
+    <t>FRESENIUS MEDICAL CARE AG</t>
+  </si>
+  <si>
+    <t>DE0005785802</t>
+  </si>
+  <si>
+    <t>1.92%</t>
+  </si>
+  <si>
+    <t>EUR</t>
+  </si>
+  <si>
+    <t>ACCIONA SA</t>
+  </si>
+  <si>
+    <t>ES0125220311</t>
+  </si>
+  <si>
+    <t>1.90%</t>
+  </si>
+  <si>
+    <t>GETLINK SE</t>
+  </si>
+  <si>
+    <t>FR0010533075</t>
+  </si>
+  <si>
+    <t>1.87%</t>
+  </si>
+  <si>
+    <t>COMFORTDELGRO CORPORATION LTD</t>
+  </si>
+  <si>
+    <t>SG1N31909426</t>
+  </si>
+  <si>
+    <t>1.85%</t>
+  </si>
+  <si>
+    <t>SGD</t>
+  </si>
+  <si>
+    <t>WASTE MGMT INC DEL COM.</t>
+  </si>
+  <si>
+    <t>US94106L1098</t>
+  </si>
+  <si>
+    <t>1.84%</t>
+  </si>
+  <si>
+    <t>USD</t>
+  </si>
+  <si>
+    <t>MTR CORPORATION LTD NPV</t>
+  </si>
+  <si>
+    <t>HK0066009694</t>
+  </si>
+  <si>
+    <t>HKD</t>
+  </si>
+  <si>
+    <t>HA SUSTAINABLE INFRASTRUCTURECAPITAL INC</t>
+  </si>
+  <si>
+    <t>US41068X1000</t>
+  </si>
+  <si>
+    <t>1.83%</t>
+  </si>
+  <si>
+    <t>REPUBLIC SVCS INC COM.</t>
+  </si>
+  <si>
+    <t>US7607591002</t>
+  </si>
+  <si>
+    <t>1.82%</t>
+  </si>
+  <si>
+    <t>WASTE CONNECTIONS INC COM</t>
+  </si>
+  <si>
+    <t>CA94106B1013</t>
+  </si>
+  <si>
+    <t>1.80%</t>
+  </si>
+  <si>
+    <t>CAD</t>
+  </si>
+  <si>
+    <t>KEPPEL DC REIT</t>
+  </si>
+  <si>
+    <t>SG1AF6000009</t>
+  </si>
+  <si>
+    <t>PENNON GROUP ORD GBP0.6105</t>
+  </si>
+  <si>
+    <t>GB00BNNTLN49</t>
+  </si>
+  <si>
+    <t>1.78%</t>
+  </si>
+  <si>
+    <t>EDP RENEWABLES SA</t>
+  </si>
+  <si>
+    <t>ES0127797019</t>
+  </si>
+  <si>
+    <t>1.75%</t>
+  </si>
+  <si>
+    <t>GRUPO AEROPORTUARIO DEL PACIFICO B DE CV</t>
+  </si>
+  <si>
+    <t>US4005061019</t>
+  </si>
+  <si>
+    <t>GRUPO AEROPORTUARIO DEL SURESTE B DE CV.</t>
+  </si>
+  <si>
+    <t>US40051E2028</t>
+  </si>
+  <si>
+    <t>1.74%</t>
+  </si>
+  <si>
+    <t>EQUINIX INC.</t>
+  </si>
+  <si>
+    <t>US29444U7000</t>
+  </si>
+  <si>
+    <t>1.73%</t>
+  </si>
+  <si>
+    <t>AMERICAN TOWER.</t>
+  </si>
+  <si>
+    <t>US03027X1000</t>
+  </si>
+  <si>
+    <t>1.71%</t>
+  </si>
+  <si>
     <t>CIA SANEAMENTO BASICO DE SAO PAULO COM  NPV</t>
   </si>
   <si>
     <t>BRSBSPACNOR5</t>
   </si>
   <si>
-    <t>2.32%</t>
+    <t>1.70%</t>
   </si>
   <si>
     <t>BRL</t>
   </si>
   <si>
+    <t>GRUPO AEROPORTUARIO DEL CENTRO.</t>
+  </si>
+  <si>
+    <t>US4005011022</t>
+  </si>
+  <si>
+    <t>1.67%</t>
+  </si>
+  <si>
+    <t>EAST JAPAN RAILWAY CO NPV</t>
+  </si>
+  <si>
+    <t>JP3783600004</t>
+  </si>
+  <si>
+    <t>1.66%</t>
+  </si>
+  <si>
+    <t>JPY</t>
+  </si>
+  <si>
+    <t>WEST JAPAN RAILWAY CO NPV</t>
+  </si>
+  <si>
+    <t>JP3659000008</t>
+  </si>
+  <si>
+    <t>1.65%</t>
+  </si>
+  <si>
+    <t>CPFL ENERGIA SA COM NPV</t>
+  </si>
+  <si>
+    <t>BRCPFEACNOR0</t>
+  </si>
+  <si>
+    <t>1.63%</t>
+  </si>
+  <si>
+    <t>DIGITAL REALTY TST.</t>
+  </si>
+  <si>
+    <t>US2538681030</t>
+  </si>
+  <si>
+    <t>1.62%</t>
+  </si>
+  <si>
+    <t>HEALTHPEAK PROPS.</t>
+  </si>
+  <si>
+    <t>US42250P1030</t>
+  </si>
+  <si>
+    <t>1.61%</t>
+  </si>
+  <si>
+    <t>ENCOMPASS HEALTH CORP COM USD0.01</t>
+  </si>
+  <si>
+    <t>US29261A1007</t>
+  </si>
+  <si>
+    <t>CIA SANEAMENTO MINAS GERAIS COM NPV</t>
+  </si>
+  <si>
+    <t>BRCSMGACNOR5</t>
+  </si>
+  <si>
+    <t>1.59%</t>
+  </si>
+  <si>
     <t>MOTIVA INFRAESTRUTURA DE MOBILIDADE</t>
   </si>
   <si>
     <t>BRMOTVACNOR7</t>
   </si>
   <si>
-    <t>2.28%</t>
-[...17 lines deleted...]
-    <t>2.06%</t>
+    <t>HCA HEALTHCARE INC</t>
+  </si>
+  <si>
+    <t>US40412C1018</t>
+  </si>
+  <si>
+    <t>1.58%</t>
+  </si>
+  <si>
+    <t>AMERICAN WATER WORKS CO.</t>
+  </si>
+  <si>
+    <t>US0304201033</t>
+  </si>
+  <si>
+    <t>1.56%</t>
+  </si>
+  <si>
+    <t>RAMSAY HEALTH CARE NPV</t>
+  </si>
+  <si>
+    <t>AU000000RHC8</t>
+  </si>
+  <si>
+    <t>1.53%</t>
+  </si>
+  <si>
+    <t>TAIWAN HIGH SPEED RAIL CORP TWD10</t>
+  </si>
+  <si>
+    <t>TW0002633005</t>
+  </si>
+  <si>
+    <t>1.52%</t>
+  </si>
+  <si>
+    <t>TWD</t>
+  </si>
+  <si>
+    <t>WELLTOWER</t>
+  </si>
+  <si>
+    <t>US95040Q1040</t>
+  </si>
+  <si>
+    <t>VENTAS</t>
+  </si>
+  <si>
+    <t>US92276F1003</t>
+  </si>
+  <si>
+    <t>1.49%</t>
+  </si>
+  <si>
+    <t>CHINA MERCHANTS PORT HLDGS LTD NPV</t>
+  </si>
+  <si>
+    <t>HK0144000764</t>
+  </si>
+  <si>
+    <t>OMEGA HLTHCR. INVSTRS.</t>
+  </si>
+  <si>
+    <t>US6819361006</t>
+  </si>
+  <si>
+    <t>AEDIFICA</t>
+  </si>
+  <si>
+    <t>BE0003851681</t>
+  </si>
+  <si>
+    <t>1.47%</t>
+  </si>
+  <si>
+    <t>ERG SPA EUR0.10</t>
+  </si>
+  <si>
+    <t>IT0001157020</t>
+  </si>
+  <si>
+    <t>1.46%</t>
+  </si>
+  <si>
+    <t>GFL ENVIRONMENTAL INC SUB VTG SHS</t>
+  </si>
+  <si>
+    <t>CA36168Q1046</t>
+  </si>
+  <si>
+    <t>1.44%</t>
+  </si>
+  <si>
+    <t>TRANSMISSORA ALIANCA DE ENEG ELEC       UNITS(1 CO</t>
+  </si>
+  <si>
+    <t>BRTAEECDAM10</t>
+  </si>
+  <si>
+    <t>CALIFORNIA WTR SVC GROUP COM</t>
+  </si>
+  <si>
+    <t>US1307881029</t>
+  </si>
+  <si>
+    <t>1.43%</t>
+  </si>
+  <si>
+    <t>BEIJING ENTERPRISES WATER GP LTD HKD0.10</t>
+  </si>
+  <si>
+    <t>BMG0957L1090</t>
+  </si>
+  <si>
+    <t>IHS HOLDING LTD</t>
+  </si>
+  <si>
+    <t>KYG4701H1092</t>
+  </si>
+  <si>
+    <t>1.39%</t>
+  </si>
+  <si>
+    <t>ORMAT TECHNOLOGIES INC COM</t>
+  </si>
+  <si>
+    <t>US6866881021</t>
+  </si>
+  <si>
+    <t>LTC PROPS.</t>
+  </si>
+  <si>
+    <t>US5021751020</t>
+  </si>
+  <si>
+    <t>1.37%</t>
+  </si>
+  <si>
+    <t>MERIDIAN ENERGY LIMITED NPV</t>
+  </si>
+  <si>
+    <t>NZMELE0002S7</t>
+  </si>
+  <si>
+    <t>1.36%</t>
+  </si>
+  <si>
+    <t>NZD</t>
+  </si>
+  <si>
+    <t>ORIZON VALORIZACAO DE RESIDUOS</t>
+  </si>
+  <si>
+    <t>BRORVRACNOR0</t>
+  </si>
+  <si>
+    <t>1.34%</t>
+  </si>
+  <si>
+    <t>H2O AMERICA</t>
+  </si>
+  <si>
+    <t>US7843051043</t>
+  </si>
+  <si>
+    <t>KEISEI ELECTRIC RAILWAY CO NPV</t>
+  </si>
+  <si>
+    <t>JP3278600006</t>
+  </si>
+  <si>
+    <t>1.30%</t>
   </si>
   <si>
     <t>EQUATORIAL ENERGIA SA COM NPV</t>
   </si>
   <si>
     <t>BREQTLACNOR0</t>
   </si>
   <si>
-    <t>1.91%</t>
-[...397 lines deleted...]
-  <si>
     <t>1.28%</t>
   </si>
   <si>
-    <t>NZD</t>
+    <t>MIDDLESEX WATER CO</t>
+  </si>
+  <si>
+    <t>US5966801087</t>
+  </si>
+  <si>
+    <t>1.25%</t>
+  </si>
+  <si>
+    <t>SIENNA SR LIVING INC COM</t>
+  </si>
+  <si>
+    <t>CA82621K1021</t>
+  </si>
+  <si>
+    <t>1.24%</t>
+  </si>
+  <si>
+    <t>CHARTWELL RETIREMENT RESIDENCES</t>
+  </si>
+  <si>
+    <t>CA16141A1030</t>
   </si>
   <si>
     <t>HELIOS TOWERS PLC ORD GBP 0.01</t>
   </si>
   <si>
     <t>GB00BJVQC708</t>
   </si>
   <si>
-    <t>1.26%</t>
+    <t>1.23%</t>
+  </si>
+  <si>
+    <t>SHENZHEN INTERNATIONAL HOLDINGS</t>
+  </si>
+  <si>
+    <t>BMG8086V1467</t>
+  </si>
+  <si>
+    <t>1.19%</t>
+  </si>
+  <si>
+    <t>CHEMED CORP NEW COM</t>
+  </si>
+  <si>
+    <t>US16359R1032</t>
+  </si>
+  <si>
+    <t>1.11%</t>
+  </si>
+  <si>
+    <t>AMBEA AB NPV</t>
+  </si>
+  <si>
+    <t>SE0009663826</t>
+  </si>
+  <si>
+    <t>1.10%</t>
+  </si>
+  <si>
+    <t>SEK</t>
   </si>
   <si>
     <t>INFRATIL LIMITED ORD NPV</t>
   </si>
   <si>
     <t>NZIFTE0003S3</t>
   </si>
   <si>
-    <t>1.21%</t>
-[...49 lines deleted...]
-  <si>
     <t>1.09%</t>
   </si>
   <si>
-    <t>AMBEA AB NPV</t>
-[...10 lines deleted...]
-  <si>
     <t>HOLDING CO ADMIE IPTO SA</t>
   </si>
   <si>
     <t>GRS518003009</t>
   </si>
   <si>
-    <t>1.01%</t>
+    <t>1.00%</t>
+  </si>
+  <si>
+    <t>DAIEI KANKYO CO LTD</t>
+  </si>
+  <si>
+    <t>JP3480470008</t>
+  </si>
+  <si>
+    <t>0.92%</t>
+  </si>
+  <si>
+    <t>FIRSTGROUP ORD GBP0.05</t>
+  </si>
+  <si>
+    <t>GB0003452173</t>
+  </si>
+  <si>
+    <t>0.84%</t>
   </si>
   <si>
     <t>ATTENDO AB NPV</t>
   </si>
   <si>
     <t>SE0007666110</t>
   </si>
   <si>
-    <t>0.87%</t>
-[...7 lines deleted...]
-  <si>
     <t>0.83%</t>
   </si>
   <si>
     <t>CONSOLIDATED WATER CO COM USD0.60</t>
   </si>
   <si>
     <t>KYG237731073</t>
   </si>
   <si>
-    <t>0.76%</t>
-[...8 lines deleted...]
-    <t>0.71%</t>
+    <t>0.69%</t>
   </si>
   <si>
     <t>ANHUI EXPRESSWAY COMPANY LTD  H CNY1</t>
   </si>
   <si>
     <t>CNE1000001X0</t>
   </si>
   <si>
-    <t>0.48%</t>
+    <t>0.53%</t>
   </si>
   <si>
     <t>DIGITAL CORE REIT MGT.</t>
   </si>
   <si>
     <t>SGXC50067435</t>
   </si>
   <si>
-    <t>0.41%</t>
+    <t>0.42%</t>
   </si>
   <si>
     <t>KELSIAN GROUP LTD NPV</t>
   </si>
   <si>
     <t>AU0000186678</t>
   </si>
   <si>
-    <t>0.34%</t>
+    <t>0.37%</t>
+  </si>
+  <si>
+    <t>RYMAN HEALTHCARE LIMITED NPV</t>
+  </si>
+  <si>
+    <t>NZRYME0001S4</t>
+  </si>
+  <si>
+    <t>0.33%</t>
   </si>
   <si>
     <t>GUANGSHEN RAILWAY CO  H CNY1</t>
   </si>
   <si>
     <t>CNE100000379</t>
   </si>
   <si>
-    <t>0.32%</t>
-[...7 lines deleted...]
-  <si>
     <t>TTW PUBLIC COMPANY THB1 (ALIEN MKT)</t>
   </si>
   <si>
     <t>TH0961010Y12</t>
   </si>
   <si>
     <t>0.25%</t>
   </si>
   <si>
     <t>THB</t>
+  </si>
+  <si>
+    <t>TTW</t>
+  </si>
+  <si>
+    <t>TH0961010Y04</t>
+  </si>
+  <si>
+    <t>0.00%</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1003,51 +1006,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D73"/>
+  <dimension ref="A1:D74"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="60.128174" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="10.568848" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>2</v>
       </c>
@@ -1061,1003 +1064,1017 @@
     <row r="4" spans="1:4">
       <c r="A4" t="s">
         <v>5</v>
       </c>
       <c r="B4" t="s">
         <v>6</v>
       </c>
       <c r="C4" t="s">
         <v>7</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
         <v>9</v>
       </c>
       <c r="B5" t="s">
         <v>10</v>
       </c>
       <c r="C5" t="s">
         <v>11</v>
       </c>
       <c r="D5" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B6" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C6" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="D6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" t="s">
         <v>15</v>
       </c>
       <c r="B7" t="s">
         <v>16</v>
       </c>
       <c r="C7" t="s">
         <v>17</v>
       </c>
       <c r="D7" t="s">
-        <v>8</v>
+        <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
+        <v>19</v>
+      </c>
+      <c r="B8" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" t="s">
+        <v>21</v>
+      </c>
+      <c r="D8" t="s">
         <v>18</v>
-      </c>
-[...7 lines deleted...]
-        <v>8</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B9" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C9" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D9" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
         <v>25</v>
       </c>
       <c r="B10" t="s">
         <v>26</v>
       </c>
       <c r="C10" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="D10" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B11" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="C11" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="D11" t="s">
-        <v>24</v>
+        <v>32</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="B12" t="s">
+        <v>34</v>
+      </c>
+      <c r="C12" t="s">
         <v>31</v>
       </c>
-      <c r="C12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D12" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="B13" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="C13" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D13" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B14" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C14" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="D14" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="B15" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="C15" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="D15" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
+        <v>46</v>
+      </c>
+      <c r="B16" t="s">
+        <v>47</v>
+      </c>
+      <c r="C16" t="s">
         <v>44</v>
       </c>
-      <c r="B16" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D16" t="s">
-        <v>37</v>
+        <v>28</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B17" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C17" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D17" t="s">
-        <v>43</v>
+        <v>8</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B18" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C18" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D18" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
+        <v>54</v>
+      </c>
+      <c r="B19" t="s">
+        <v>55</v>
+      </c>
+      <c r="C19" t="s">
         <v>53</v>
       </c>
-      <c r="B19" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D19" t="s">
-        <v>24</v>
+        <v>32</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
         <v>56</v>
       </c>
       <c r="B20" t="s">
         <v>57</v>
       </c>
       <c r="C20" t="s">
         <v>58</v>
       </c>
       <c r="D20" t="s">
-        <v>59</v>
+        <v>32</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
+        <v>59</v>
+      </c>
+      <c r="B21" t="s">
         <v>60</v>
       </c>
-      <c r="B21" t="s">
+      <c r="C21" t="s">
         <v>61</v>
       </c>
-      <c r="C21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D21" t="s">
-        <v>63</v>
+        <v>32</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
+        <v>62</v>
+      </c>
+      <c r="B22" t="s">
+        <v>63</v>
+      </c>
+      <c r="C22" t="s">
         <v>64</v>
       </c>
-      <c r="B22" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D22" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
+        <v>65</v>
+      </c>
+      <c r="B23" t="s">
         <v>66</v>
       </c>
-      <c r="B23" t="s">
+      <c r="C23" t="s">
         <v>67</v>
       </c>
-      <c r="C23" t="s">
+      <c r="D23" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>8</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
         <v>69</v>
       </c>
       <c r="B24" t="s">
         <v>70</v>
       </c>
       <c r="C24" t="s">
         <v>71</v>
       </c>
       <c r="D24" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" t="s">
         <v>72</v>
       </c>
       <c r="B25" t="s">
         <v>73</v>
       </c>
       <c r="C25" t="s">
         <v>74</v>
       </c>
       <c r="D25" t="s">
-        <v>37</v>
+        <v>75</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" t="s">
+        <v>76</v>
+      </c>
+      <c r="B26" t="s">
+        <v>77</v>
+      </c>
+      <c r="C26" t="s">
+        <v>78</v>
+      </c>
+      <c r="D26" t="s">
         <v>75</v>
-      </c>
-[...7 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="B27" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="C27" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="D27" t="s">
-        <v>33</v>
+        <v>68</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="B28" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="C28" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="D28" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="B29" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="C29" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="D29" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="B30" t="s">
+        <v>89</v>
+      </c>
+      <c r="C30" t="s">
         <v>87</v>
       </c>
-      <c r="C30" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D30" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B31" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="C31" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="D31" t="s">
-        <v>33</v>
+        <v>68</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B32" t="s">
+        <v>94</v>
+      </c>
+      <c r="C32" t="s">
         <v>92</v>
       </c>
-      <c r="C32" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D32" t="s">
-        <v>59</v>
+        <v>68</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B33" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C33" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="D33" t="s">
-        <v>63</v>
+        <v>32</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B34" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="C34" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="D34" t="s">
-        <v>24</v>
+        <v>32</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B35" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="C35" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="D35" t="s">
-        <v>33</v>
+        <v>12</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B36" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="C36" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="D36" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="B37" t="s">
+        <v>109</v>
+      </c>
+      <c r="C37" t="s">
         <v>106</v>
       </c>
-      <c r="C37" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D37" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B38" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="C38" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="D38" t="s">
-        <v>111</v>
+        <v>32</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" t="s">
+        <v>113</v>
+      </c>
+      <c r="B39" t="s">
+        <v>114</v>
+      </c>
+      <c r="C39" t="s">
         <v>112</v>
       </c>
-      <c r="B39" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D39" t="s">
-        <v>59</v>
+        <v>35</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B40" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="C40" t="s">
-        <v>116</v>
+        <v>112</v>
       </c>
       <c r="D40" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" t="s">
         <v>117</v>
       </c>
       <c r="B41" t="s">
         <v>118</v>
       </c>
       <c r="C41" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="D41" t="s">
-        <v>119</v>
+        <v>18</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" t="s">
         <v>120</v>
       </c>
       <c r="B42" t="s">
         <v>121</v>
       </c>
       <c r="C42" t="s">
         <v>122</v>
       </c>
       <c r="D42" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" t="s">
         <v>123</v>
       </c>
       <c r="B43" t="s">
         <v>124</v>
       </c>
       <c r="C43" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="D43" t="s">
-        <v>119</v>
+        <v>45</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" t="s">
+        <v>126</v>
+      </c>
+      <c r="B44" t="s">
+        <v>127</v>
+      </c>
+      <c r="C44" t="s">
         <v>125</v>
       </c>
-      <c r="B44" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D44" t="s">
-        <v>33</v>
+        <v>68</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" t="s">
         <v>128</v>
       </c>
       <c r="B45" t="s">
         <v>129</v>
       </c>
       <c r="C45" t="s">
         <v>130</v>
       </c>
       <c r="D45" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" t="s">
         <v>131</v>
       </c>
       <c r="B46" t="s">
         <v>132</v>
       </c>
       <c r="C46" t="s">
         <v>130</v>
       </c>
       <c r="D46" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" t="s">
         <v>133</v>
       </c>
       <c r="B47" t="s">
         <v>134</v>
       </c>
       <c r="C47" t="s">
         <v>135</v>
       </c>
       <c r="D47" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" t="s">
         <v>136</v>
       </c>
       <c r="B48" t="s">
         <v>137</v>
       </c>
       <c r="C48" t="s">
-        <v>138</v>
+        <v>135</v>
       </c>
       <c r="D48" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" t="s">
+        <v>138</v>
+      </c>
+      <c r="B49" t="s">
         <v>139</v>
       </c>
-      <c r="B49" t="s">
+      <c r="C49" t="s">
         <v>140</v>
       </c>
-      <c r="C49" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D49" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" t="s">
+        <v>141</v>
+      </c>
+      <c r="B50" t="s">
         <v>142</v>
       </c>
-      <c r="B50" t="s">
+      <c r="C50" t="s">
         <v>143</v>
       </c>
-      <c r="C50" t="s">
+      <c r="D50" t="s">
         <v>144</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" t="s">
         <v>145</v>
       </c>
       <c r="B51" t="s">
         <v>146</v>
       </c>
       <c r="C51" t="s">
         <v>147</v>
       </c>
       <c r="D51" t="s">
-        <v>33</v>
+        <v>68</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" t="s">
         <v>148</v>
       </c>
       <c r="B52" t="s">
         <v>149</v>
       </c>
       <c r="C52" t="s">
-        <v>150</v>
+        <v>147</v>
       </c>
       <c r="D52" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" t="s">
+        <v>150</v>
+      </c>
+      <c r="B53" t="s">
         <v>151</v>
       </c>
-      <c r="B53" t="s">
+      <c r="C53" t="s">
         <v>152</v>
       </c>
-      <c r="C53" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D53" t="s">
-        <v>154</v>
+        <v>75</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" t="s">
+        <v>153</v>
+      </c>
+      <c r="B54" t="s">
+        <v>154</v>
+      </c>
+      <c r="C54" t="s">
         <v>155</v>
       </c>
-      <c r="B54" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D54" t="s">
-        <v>37</v>
+        <v>68</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" t="s">
+        <v>156</v>
+      </c>
+      <c r="B55" t="s">
+        <v>157</v>
+      </c>
+      <c r="C55" t="s">
         <v>158</v>
       </c>
-      <c r="B55" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D55" t="s">
-        <v>154</v>
+        <v>32</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" t="s">
+        <v>159</v>
+      </c>
+      <c r="B56" t="s">
+        <v>160</v>
+      </c>
+      <c r="C56" t="s">
         <v>161</v>
       </c>
-      <c r="B56" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D56" t="s">
-        <v>119</v>
+        <v>45</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
       <c r="B57" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="C57" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="D57" t="s">
-        <v>59</v>
+        <v>45</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" t="s">
+        <v>164</v>
+      </c>
+      <c r="B58" t="s">
+        <v>165</v>
+      </c>
+      <c r="C58" t="s">
         <v>166</v>
       </c>
-      <c r="B58" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D58" t="s">
-        <v>33</v>
+        <v>8</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" t="s">
+        <v>167</v>
+      </c>
+      <c r="B59" t="s">
+        <v>168</v>
+      </c>
+      <c r="C59" t="s">
         <v>169</v>
       </c>
-      <c r="B59" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D59" t="s">
-        <v>111</v>
+        <v>35</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" t="s">
+        <v>170</v>
+      </c>
+      <c r="B60" t="s">
+        <v>171</v>
+      </c>
+      <c r="C60" t="s">
         <v>172</v>
       </c>
-      <c r="B60" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D60" t="s">
-        <v>111</v>
+        <v>32</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" t="s">
+        <v>173</v>
+      </c>
+      <c r="B61" t="s">
+        <v>174</v>
+      </c>
+      <c r="C61" t="s">
         <v>175</v>
       </c>
-      <c r="B61" t="s">
+      <c r="D61" t="s">
         <v>176</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" t="s">
+        <v>177</v>
+      </c>
+      <c r="B62" t="s">
         <v>178</v>
       </c>
-      <c r="B62" t="s">
+      <c r="C62" t="s">
         <v>179</v>
       </c>
-      <c r="C62" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D62" t="s">
-        <v>181</v>
+        <v>144</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" t="s">
+        <v>180</v>
+      </c>
+      <c r="B63" t="s">
+        <v>181</v>
+      </c>
+      <c r="C63" t="s">
         <v>182</v>
       </c>
-      <c r="B63" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D63" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" t="s">
+        <v>183</v>
+      </c>
+      <c r="B64" t="s">
+        <v>184</v>
+      </c>
+      <c r="C64" t="s">
         <v>185</v>
       </c>
-      <c r="B64" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D64" t="s">
-        <v>181</v>
+        <v>75</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" t="s">
+        <v>186</v>
+      </c>
+      <c r="B65" t="s">
+        <v>187</v>
+      </c>
+      <c r="C65" t="s">
         <v>188</v>
       </c>
-      <c r="B65" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D65" t="s">
-        <v>119</v>
+        <v>8</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" t="s">
+        <v>189</v>
+      </c>
+      <c r="B66" t="s">
+        <v>190</v>
+      </c>
+      <c r="C66" t="s">
         <v>191</v>
       </c>
-      <c r="B66" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D66" t="s">
-        <v>33</v>
+        <v>176</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" t="s">
+        <v>192</v>
+      </c>
+      <c r="B67" t="s">
+        <v>193</v>
+      </c>
+      <c r="C67" t="s">
         <v>194</v>
       </c>
-      <c r="B67" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D67" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" t="s">
+        <v>195</v>
+      </c>
+      <c r="B68" t="s">
+        <v>196</v>
+      </c>
+      <c r="C68" t="s">
         <v>197</v>
       </c>
-      <c r="B68" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D68" t="s">
-        <v>59</v>
+        <v>35</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69" t="s">
+        <v>198</v>
+      </c>
+      <c r="B69" t="s">
+        <v>199</v>
+      </c>
+      <c r="C69" t="s">
         <v>200</v>
       </c>
-      <c r="B69" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D69" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70" t="s">
+        <v>201</v>
+      </c>
+      <c r="B70" t="s">
+        <v>202</v>
+      </c>
+      <c r="C70" t="s">
         <v>203</v>
       </c>
-      <c r="B70" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D70" t="s">
-        <v>63</v>
+        <v>12</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71" t="s">
+        <v>204</v>
+      </c>
+      <c r="B71" t="s">
+        <v>205</v>
+      </c>
+      <c r="C71" t="s">
         <v>206</v>
       </c>
-      <c r="B71" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D71" t="s">
-        <v>59</v>
+        <v>144</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="B72" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="C72" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
       <c r="D72" t="s">
-        <v>154</v>
+        <v>35</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="A73" t="s">
+        <v>209</v>
+      </c>
+      <c r="B73" t="s">
+        <v>210</v>
+      </c>
+      <c r="C73" t="s">
         <v>211</v>
       </c>
-      <c r="B73" t="s">
+      <c r="D73" t="s">
         <v>212</v>
       </c>
-      <c r="C73" t="s">
+    </row>
+    <row r="74" spans="1:4">
+      <c r="A74" t="s">
         <v>213</v>
       </c>
-      <c r="D73" t="s">
+      <c r="B74" t="s">
         <v>214</v>
+      </c>
+      <c r="C74" t="s">
+        <v>215</v>
+      </c>
+      <c r="D74" t="s">
+        <v>212</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">