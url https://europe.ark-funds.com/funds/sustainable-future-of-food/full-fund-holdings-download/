--- v0 (2026-04-29)
+++ v1 (2026-06-04)
@@ -12,551 +12,557 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="167">
-[...1 lines deleted...]
-    <t>Data from 29/04/2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="169">
+  <si>
+    <t>Data from 04/06/2026</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>ISIN</t>
   </si>
   <si>
     <t>Weight</t>
   </si>
   <si>
     <t>Currency</t>
   </si>
   <si>
+    <t>AMERICOLD REALTY TST.</t>
+  </si>
+  <si>
+    <t>US03064D1081</t>
+  </si>
+  <si>
+    <t>3.78%</t>
+  </si>
+  <si>
+    <t>USD</t>
+  </si>
+  <si>
     <t>YARA INTERNATIONAL ASA NOK1.7</t>
   </si>
   <si>
     <t>NO0010208051</t>
   </si>
   <si>
     <t>3.52%</t>
   </si>
   <si>
     <t>NOK</t>
   </si>
   <si>
+    <t>LINEAGE INC</t>
+  </si>
+  <si>
+    <t>US53566V1061</t>
+  </si>
+  <si>
+    <t>3.40%</t>
+  </si>
+  <si>
+    <t>SIG GROUP AG</t>
+  </si>
+  <si>
+    <t>CH0435377954</t>
+  </si>
+  <si>
+    <t>3.17%</t>
+  </si>
+  <si>
+    <t>CHF</t>
+  </si>
+  <si>
+    <t>MISSION PRODUCE INC COM</t>
+  </si>
+  <si>
+    <t>US60510V1089</t>
+  </si>
+  <si>
+    <t>3.10%</t>
+  </si>
+  <si>
+    <t>LAMB WESTON HLDGS INC COM</t>
+  </si>
+  <si>
+    <t>US5132721045</t>
+  </si>
+  <si>
+    <t>2.95%</t>
+  </si>
+  <si>
+    <t>FUSO CHEMICAL CO NPV</t>
+  </si>
+  <si>
+    <t>JP3822600007</t>
+  </si>
+  <si>
+    <t>2.87%</t>
+  </si>
+  <si>
+    <t>JPY</t>
+  </si>
+  <si>
     <t>FMC CORP</t>
   </si>
   <si>
     <t>US3024913036</t>
   </si>
   <si>
-    <t>3.40%</t>
-[...23 lines deleted...]
-    <t>3.11%</t>
+    <t>2.84%</t>
+  </si>
+  <si>
+    <t>CHAGEE HOLDINGS LTD</t>
+  </si>
+  <si>
+    <t>US15743P1049</t>
+  </si>
+  <si>
+    <t>2.79%</t>
+  </si>
+  <si>
+    <t>JBT MAREL CORP</t>
+  </si>
+  <si>
+    <t>US4778391049</t>
+  </si>
+  <si>
+    <t>2.75%</t>
+  </si>
+  <si>
+    <t>DOLE PLC COM USD0.01</t>
+  </si>
+  <si>
+    <t>IE0003LFZ4U7</t>
+  </si>
+  <si>
+    <t>2.74%</t>
   </si>
   <si>
     <t>BALL</t>
   </si>
   <si>
     <t>US0584981064</t>
   </si>
   <si>
-    <t>3.07%</t>
-[...26 lines deleted...]
-    <t>2.88%</t>
+    <t>2.73%</t>
+  </si>
+  <si>
+    <t>MIXUE GROUP</t>
+  </si>
+  <si>
+    <t>CNE100006T36</t>
+  </si>
+  <si>
+    <t>2.68%</t>
+  </si>
+  <si>
+    <t>HKD</t>
+  </si>
+  <si>
+    <t>DEERE &amp; CO.  COMMON STOCK  $1 PAR</t>
+  </si>
+  <si>
+    <t>US2441991054</t>
+  </si>
+  <si>
+    <t>2.66%</t>
+  </si>
+  <si>
+    <t>CNH INDL.</t>
+  </si>
+  <si>
+    <t>NL0010545661</t>
+  </si>
+  <si>
+    <t>2.64%</t>
+  </si>
+  <si>
+    <t>SENSIENT TECHNOLOGIES CORP COM</t>
+  </si>
+  <si>
+    <t>US81725T1007</t>
+  </si>
+  <si>
+    <t>2.59%</t>
+  </si>
+  <si>
+    <t>GRAPHIC PACKAGING HLDG CO COM</t>
+  </si>
+  <si>
+    <t>US3886891015</t>
+  </si>
+  <si>
+    <t>2.57%</t>
+  </si>
+  <si>
+    <t>DSM-FIRMENICH</t>
+  </si>
+  <si>
+    <t>CH1216478797</t>
+  </si>
+  <si>
+    <t>2.51%</t>
+  </si>
+  <si>
+    <t>EUR</t>
+  </si>
+  <si>
+    <t>SONOCO PRODUCTS CO.  COMMON STOCK       $1.25 PARSONGBIRD ESTATES</t>
+  </si>
+  <si>
+    <t>US8354951027</t>
+  </si>
+  <si>
+    <t>2.42%</t>
+  </si>
+  <si>
+    <t>BALCHEM CORP COM</t>
+  </si>
+  <si>
+    <t>US0576652004</t>
+  </si>
+  <si>
+    <t>2.38%</t>
+  </si>
+  <si>
+    <t>LINDSAY CORPORATION COM</t>
+  </si>
+  <si>
+    <t>US5355551061</t>
+  </si>
+  <si>
+    <t>2.33%</t>
   </si>
   <si>
     <t>O-I GLASS INC COM</t>
   </si>
   <si>
     <t>US67098H1041</t>
   </si>
   <si>
-    <t>2.81%</t>
-[...44 lines deleted...]
-    <t>2.61%</t>
+    <t>2.26%</t>
+  </si>
+  <si>
+    <t>SYMRISE AG NPV (BR)</t>
+  </si>
+  <si>
+    <t>DE000SYM9999</t>
+  </si>
+  <si>
+    <t>2.22%</t>
+  </si>
+  <si>
+    <t>KUBOTA CORP NPV</t>
+  </si>
+  <si>
+    <t>JP3266400005</t>
+  </si>
+  <si>
+    <t>2.17%</t>
+  </si>
+  <si>
+    <t>IFF</t>
+  </si>
+  <si>
+    <t>US4595061015</t>
+  </si>
+  <si>
+    <t>2.09%</t>
+  </si>
+  <si>
+    <t>GIVAUDAN SA CHF10</t>
+  </si>
+  <si>
+    <t>CH0010645932</t>
+  </si>
+  <si>
+    <t>2.02%</t>
+  </si>
+  <si>
+    <t>VALMONT INDUSTRIES INC</t>
+  </si>
+  <si>
+    <t>US9202531011</t>
+  </si>
+  <si>
+    <t>1.98%</t>
+  </si>
+  <si>
+    <t>HALMA ORD GBP0.10</t>
+  </si>
+  <si>
+    <t>GB0004052071</t>
+  </si>
+  <si>
+    <t>1.95%</t>
+  </si>
+  <si>
+    <t>GBP</t>
+  </si>
+  <si>
+    <t>NEOGEN CORP COM</t>
+  </si>
+  <si>
+    <t>US6404911066</t>
+  </si>
+  <si>
+    <t>1.91%</t>
+  </si>
+  <si>
+    <t>EVONIK INDUSTRIES AG</t>
+  </si>
+  <si>
+    <t>DE000EVNK013</t>
+  </si>
+  <si>
+    <t>1.87%</t>
   </si>
   <si>
     <t>FRESH DEL MONTE PRODUCE INC COM STK USD0.01</t>
   </si>
   <si>
     <t>KYG367381053</t>
   </si>
   <si>
-    <t>2.50%</t>
-[...152 lines deleted...]
-    <t>GBP</t>
+    <t>1.82%</t>
   </si>
   <si>
     <t>ALFA LAVAL AB NPV</t>
   </si>
   <si>
     <t>SE0000695876</t>
   </si>
   <si>
-    <t>1.53%</t>
+    <t>1.58%</t>
   </si>
   <si>
     <t>SEK</t>
   </si>
   <si>
     <t>EUROFINS SCIENTIFIC SE</t>
   </si>
   <si>
     <t>FR0014000MR3</t>
   </si>
   <si>
-    <t>1.39%</t>
+    <t>1.47%</t>
   </si>
   <si>
     <t>KADANT INC COM</t>
   </si>
   <si>
     <t>US48282T1043</t>
   </si>
   <si>
+    <t>1.45%</t>
+  </si>
+  <si>
+    <t>ARDAGH METAL PACKAGING</t>
+  </si>
+  <si>
+    <t>LU2369833749</t>
+  </si>
+  <si>
+    <t>1.37%</t>
+  </si>
+  <si>
+    <t>TOMRA SYSTEMS ASA</t>
+  </si>
+  <si>
+    <t>NO0012470089</t>
+  </si>
+  <si>
+    <t>1.32%</t>
+  </si>
+  <si>
     <t>KAGOME CO LTD NPV</t>
   </si>
   <si>
     <t>JP3208200000</t>
   </si>
   <si>
-    <t>1.37%</t>
+    <t>1.31%</t>
+  </si>
+  <si>
+    <t>INTERNATIONAL PAPER CO</t>
+  </si>
+  <si>
+    <t>US4601461035</t>
+  </si>
+  <si>
+    <t>1.30%</t>
+  </si>
+  <si>
+    <t>BUCHER INDUSTRIES AG</t>
+  </si>
+  <si>
+    <t>CH0002432174</t>
+  </si>
+  <si>
+    <t>1.29%</t>
+  </si>
+  <si>
+    <t>MC CORMICK &amp; CO.  INC.  COMMON          NON-VOTING</t>
+  </si>
+  <si>
+    <t>US5797802064</t>
+  </si>
+  <si>
+    <t>1.09%</t>
+  </si>
+  <si>
+    <t>BILLERUD AB</t>
+  </si>
+  <si>
+    <t>SE0000862997</t>
+  </si>
+  <si>
+    <t>1.08%</t>
   </si>
   <si>
     <t>BRAMBLES LTD NPV</t>
   </si>
   <si>
     <t>AU000000BXB1</t>
   </si>
   <si>
-    <t>1.35%</t>
+    <t>1.05%</t>
   </si>
   <si>
     <t>AUD</t>
   </si>
   <si>
-    <t>ARDAGH METAL PACKAGING</t>
-[...52 lines deleted...]
-  <si>
     <t>SAKATA SEED CORP NPV</t>
   </si>
   <si>
     <t>JP3315000004</t>
   </si>
   <si>
-    <t>0.97%</t>
+    <t>1.01%</t>
   </si>
   <si>
     <t>TAIWAN FERTILIZER CO TWD10</t>
   </si>
   <si>
     <t>TW0001722007</t>
   </si>
   <si>
-    <t>0.88%</t>
+    <t>0.99%</t>
   </si>
   <si>
     <t>TWD</t>
   </si>
   <si>
+    <t>CORBION N.V. EUR0.25</t>
+  </si>
+  <si>
+    <t>NL0010583399</t>
+  </si>
+  <si>
+    <t>0.78%</t>
+  </si>
+  <si>
     <t>EUGLENA CO LTD NPV</t>
   </si>
   <si>
     <t>JP3944370000</t>
   </si>
   <si>
-    <t>0.78%</t>
-[...8 lines deleted...]
-    <t>0.74%</t>
+    <t>0.70%</t>
   </si>
   <si>
     <t>LIEN HWA INDUSTRIAL HOLDINGS CORPOR     TWD10</t>
   </si>
   <si>
     <t>TW0001229003</t>
   </si>
   <si>
-    <t>0.62%</t>
+    <t>0.67%</t>
+  </si>
+  <si>
+    <t>AG GROWTH INTERNATIONAL INC COM NPV</t>
+  </si>
+  <si>
+    <t>CA0011811068</t>
+  </si>
+  <si>
+    <t>0.56%</t>
+  </si>
+  <si>
+    <t>CAD</t>
   </si>
   <si>
     <t>BORREGAARD ASA COM STK</t>
   </si>
   <si>
     <t>NO0010657505</t>
   </si>
   <si>
-    <t>0.52%</t>
-[...11 lines deleted...]
-    <t>CAD</t>
+    <t>0.45%</t>
   </si>
   <si>
     <t>CASCADES INC COM</t>
   </si>
   <si>
     <t>CA1469001053</t>
   </si>
   <si>
-    <t>0.41%</t>
+    <t>0.43%</t>
   </si>
   <si>
     <t>SHIYUE DAOTIAN GRP.</t>
   </si>
   <si>
     <t>CNE100006897</t>
   </si>
   <si>
-    <t>0.24%</t>
+    <t>0.19%</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -859,51 +865,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D55"/>
+  <dimension ref="A1:D54"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="77.695313" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="10.568848" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>2</v>
       </c>
@@ -931,737 +937,723 @@
     <row r="5" spans="1:4">
       <c r="A5" t="s">
         <v>9</v>
       </c>
       <c r="B5" t="s">
         <v>10</v>
       </c>
       <c r="C5" t="s">
         <v>11</v>
       </c>
       <c r="D5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" t="s">
         <v>13</v>
       </c>
       <c r="B6" t="s">
         <v>14</v>
       </c>
       <c r="C6" t="s">
         <v>15</v>
       </c>
       <c r="D6" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" t="s">
+        <v>16</v>
+      </c>
+      <c r="B7" t="s">
         <v>17</v>
       </c>
-      <c r="B7" t="s">
+      <c r="C7" t="s">
         <v>18</v>
       </c>
-      <c r="C7" t="s">
+      <c r="D7" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>12</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
         <v>20</v>
       </c>
       <c r="B8" t="s">
         <v>21</v>
       </c>
       <c r="C8" t="s">
         <v>22</v>
       </c>
       <c r="D8" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
         <v>23</v>
       </c>
       <c r="B9" t="s">
         <v>24</v>
       </c>
       <c r="C9" t="s">
         <v>25</v>
       </c>
       <c r="D9" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
         <v>26</v>
       </c>
       <c r="B10" t="s">
         <v>27</v>
       </c>
       <c r="C10" t="s">
         <v>28</v>
       </c>
       <c r="D10" t="s">
-        <v>12</v>
+        <v>29</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B11" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C11" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D11" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B12" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="C12" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D12" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B13" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C13" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D13" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B14" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C14" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D14" t="s">
-        <v>40</v>
+        <v>8</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B15" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C15" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D15" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B16" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C16" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D16" t="s">
-        <v>12</v>
+        <v>48</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="B17" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="C17" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="D17" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="B18" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="C18" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="D18" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="B19" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="C19" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="D19" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="B20" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="C20" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="D20" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="B21" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="C21" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="D21" t="s">
-        <v>12</v>
+        <v>64</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="B22" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="C22" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="D22" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="B23" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="C23" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="D23" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="B24" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="C24" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="D24" t="s">
-        <v>70</v>
+        <v>8</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="B25" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="C25" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="D25" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="B26" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="C26" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="D26" t="s">
-        <v>12</v>
+        <v>64</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="B27" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="C27" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="D27" t="s">
-        <v>70</v>
+        <v>29</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="B28" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="C28" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="D28" t="s">
-        <v>83</v>
+        <v>8</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B29" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="C29" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="D29" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="B30" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="C30" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="D30" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="B31" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="C31" t="s">
-        <v>86</v>
+        <v>94</v>
       </c>
       <c r="D31" t="s">
-        <v>12</v>
+        <v>95</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" t="s">
-        <v>91</v>
+        <v>96</v>
       </c>
       <c r="B32" t="s">
-        <v>92</v>
+        <v>97</v>
       </c>
       <c r="C32" t="s">
-        <v>93</v>
+        <v>98</v>
       </c>
       <c r="D32" t="s">
-        <v>70</v>
+        <v>8</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" t="s">
-        <v>94</v>
+        <v>99</v>
       </c>
       <c r="B33" t="s">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="C33" t="s">
-        <v>96</v>
+        <v>101</v>
       </c>
       <c r="D33" t="s">
-        <v>83</v>
+        <v>64</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" t="s">
-        <v>97</v>
+        <v>102</v>
       </c>
       <c r="B34" t="s">
-        <v>98</v>
+        <v>103</v>
       </c>
       <c r="C34" t="s">
-        <v>99</v>
+        <v>104</v>
       </c>
       <c r="D34" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" t="s">
-        <v>100</v>
+        <v>105</v>
       </c>
       <c r="B35" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="C35" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
       <c r="D35" t="s">
-        <v>103</v>
+        <v>108</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" t="s">
-        <v>104</v>
+        <v>109</v>
       </c>
       <c r="B36" t="s">
-        <v>105</v>
+        <v>110</v>
       </c>
       <c r="C36" t="s">
-        <v>106</v>
+        <v>111</v>
       </c>
       <c r="D36" t="s">
-        <v>107</v>
+        <v>64</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="B37" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="C37" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="D37" t="s">
-        <v>70</v>
+        <v>8</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="B38" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
       <c r="C38" t="s">
-        <v>110</v>
+        <v>117</v>
       </c>
       <c r="D38" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="B39" t="s">
-        <v>114</v>
+        <v>119</v>
       </c>
       <c r="C39" t="s">
-        <v>115</v>
+        <v>120</v>
       </c>
       <c r="D39" t="s">
-        <v>83</v>
+        <v>12</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" t="s">
-        <v>116</v>
+        <v>121</v>
       </c>
       <c r="B40" t="s">
-        <v>117</v>
+        <v>122</v>
       </c>
       <c r="C40" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="D40" t="s">
-        <v>119</v>
+        <v>29</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="B41" t="s">
-        <v>121</v>
+        <v>125</v>
       </c>
       <c r="C41" t="s">
-        <v>122</v>
+        <v>126</v>
       </c>
       <c r="D41" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="B42" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="C42" t="s">
-        <v>125</v>
+        <v>129</v>
       </c>
       <c r="D42" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
       <c r="B43" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="C43" t="s">
-        <v>128</v>
+        <v>132</v>
       </c>
       <c r="D43" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" t="s">
-        <v>129</v>
+        <v>133</v>
       </c>
       <c r="B44" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="C44" t="s">
-        <v>131</v>
+        <v>135</v>
       </c>
       <c r="D44" t="s">
-        <v>8</v>
+        <v>108</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" t="s">
-        <v>132</v>
+        <v>136</v>
       </c>
       <c r="B45" t="s">
-        <v>133</v>
+        <v>137</v>
       </c>
       <c r="C45" t="s">
-        <v>134</v>
+        <v>138</v>
       </c>
       <c r="D45" t="s">
-        <v>12</v>
+        <v>139</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" t="s">
-        <v>135</v>
+        <v>140</v>
       </c>
       <c r="B46" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="C46" t="s">
-        <v>137</v>
+        <v>142</v>
       </c>
       <c r="D46" t="s">
-        <v>107</v>
+        <v>29</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" t="s">
-        <v>138</v>
+        <v>143</v>
       </c>
       <c r="B47" t="s">
-        <v>139</v>
+        <v>144</v>
       </c>
       <c r="C47" t="s">
-        <v>140</v>
+        <v>145</v>
       </c>
       <c r="D47" t="s">
-        <v>83</v>
+        <v>146</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
       <c r="B48" t="s">
-        <v>142</v>
+        <v>148</v>
       </c>
       <c r="C48" t="s">
-        <v>143</v>
+        <v>149</v>
       </c>
       <c r="D48" t="s">
-        <v>144</v>
+        <v>64</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" t="s">
-        <v>145</v>
+        <v>150</v>
       </c>
       <c r="B49" t="s">
-        <v>146</v>
+        <v>151</v>
       </c>
       <c r="C49" t="s">
-        <v>147</v>
+        <v>152</v>
       </c>
       <c r="D49" t="s">
-        <v>83</v>
+        <v>29</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" t="s">
-        <v>148</v>
+        <v>153</v>
       </c>
       <c r="B50" t="s">
-        <v>149</v>
+        <v>154</v>
       </c>
       <c r="C50" t="s">
-        <v>150</v>
+        <v>155</v>
       </c>
       <c r="D50" t="s">
-        <v>70</v>
+        <v>146</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" t="s">
-        <v>151</v>
+        <v>156</v>
       </c>
       <c r="B51" t="s">
-        <v>152</v>
+        <v>157</v>
       </c>
       <c r="C51" t="s">
-        <v>153</v>
+        <v>158</v>
       </c>
       <c r="D51" t="s">
-        <v>144</v>
+        <v>159</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" t="s">
-        <v>154</v>
+        <v>160</v>
       </c>
       <c r="B52" t="s">
-        <v>155</v>
+        <v>161</v>
       </c>
       <c r="C52" t="s">
-        <v>156</v>
+        <v>162</v>
       </c>
       <c r="D52" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" t="s">
-        <v>157</v>
+        <v>163</v>
       </c>
       <c r="B53" t="s">
-        <v>158</v>
+        <v>164</v>
       </c>
       <c r="C53" t="s">
+        <v>165</v>
+      </c>
+      <c r="D53" t="s">
         <v>159</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" t="s">
-        <v>161</v>
+        <v>166</v>
       </c>
       <c r="B54" t="s">
-        <v>162</v>
+        <v>167</v>
       </c>
       <c r="C54" t="s">
-        <v>163</v>
+        <v>168</v>
       </c>
       <c r="D54" t="s">
-        <v>160</v>
-[...13 lines deleted...]
-        <v>40</v>
+        <v>48</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">