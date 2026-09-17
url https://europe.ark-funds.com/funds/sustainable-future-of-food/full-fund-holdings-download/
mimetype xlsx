--- v1 (2026-06-04)
+++ v2 (2026-09-17)
@@ -12,557 +12,551 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="169">
-[...1 lines deleted...]
-    <t>Data from 04/06/2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="167">
+  <si>
+    <t>Data from 17/09/2026</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>ISIN</t>
   </si>
   <si>
     <t>Weight</t>
   </si>
   <si>
     <t>Currency</t>
   </si>
   <si>
     <t>AMERICOLD REALTY TST.</t>
   </si>
   <si>
     <t>US03064D1081</t>
   </si>
   <si>
-    <t>3.78%</t>
+    <t>3.65%</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
+    <t>MISSION PRODUCE INC COM</t>
+  </si>
+  <si>
+    <t>US60510V1089</t>
+  </si>
+  <si>
+    <t>3.40%</t>
+  </si>
+  <si>
+    <t>SIG GROUP AG</t>
+  </si>
+  <si>
+    <t>CH0435377954</t>
+  </si>
+  <si>
+    <t>3.34%</t>
+  </si>
+  <si>
+    <t>CHF</t>
+  </si>
+  <si>
+    <t>DSM-FIRMENICH</t>
+  </si>
+  <si>
+    <t>CH1216478797</t>
+  </si>
+  <si>
+    <t>3.26%</t>
+  </si>
+  <si>
+    <t>EUR</t>
+  </si>
+  <si>
+    <t>LAMB WESTON HLDGS INC COM</t>
+  </si>
+  <si>
+    <t>US5132721045</t>
+  </si>
+  <si>
+    <t>3.25%</t>
+  </si>
+  <si>
+    <t>CNH INDL.</t>
+  </si>
+  <si>
+    <t>NL0010545661</t>
+  </si>
+  <si>
+    <t>3.16%</t>
+  </si>
+  <si>
+    <t>BALL</t>
+  </si>
+  <si>
+    <t>US0584981064</t>
+  </si>
+  <si>
+    <t>3.08%</t>
+  </si>
+  <si>
+    <t>LINEAGE INC</t>
+  </si>
+  <si>
+    <t>US53566V1061</t>
+  </si>
+  <si>
+    <t>3.02%</t>
+  </si>
+  <si>
     <t>YARA INTERNATIONAL ASA NOK1.7</t>
   </si>
   <si>
     <t>NO0010208051</t>
   </si>
   <si>
-    <t>3.52%</t>
+    <t>2.99%</t>
   </si>
   <si>
     <t>NOK</t>
   </si>
   <si>
-    <t>LINEAGE INC</t>
-[...35 lines deleted...]
-    <t>2.95%</t>
+    <t>DEERE &amp; CO.  COMMON STOCK  $1 PAR</t>
+  </si>
+  <si>
+    <t>US2441991054</t>
+  </si>
+  <si>
+    <t>2.96%</t>
+  </si>
+  <si>
+    <t>SENSIENT TECHNOLOGIES CORP COM</t>
+  </si>
+  <si>
+    <t>US81725T1007</t>
+  </si>
+  <si>
+    <t>2.86%</t>
+  </si>
+  <si>
+    <t>CHAGEE HOLDINGS LTD</t>
+  </si>
+  <si>
+    <t>US15743P1049</t>
+  </si>
+  <si>
+    <t>2.82%</t>
+  </si>
+  <si>
+    <t>NEOGEN CORP COM</t>
+  </si>
+  <si>
+    <t>US6404911066</t>
+  </si>
+  <si>
+    <t>2.66%</t>
+  </si>
+  <si>
+    <t>SYMRISE AG NPV (BR)</t>
+  </si>
+  <si>
+    <t>DE000SYM9999</t>
+  </si>
+  <si>
+    <t>2.61%</t>
+  </si>
+  <si>
+    <t>DOLE PLC COM USD0.01</t>
+  </si>
+  <si>
+    <t>IE0003LFZ4U7</t>
+  </si>
+  <si>
+    <t>2.55%</t>
+  </si>
+  <si>
+    <t>BALCHEM CORP COM</t>
+  </si>
+  <si>
+    <t>US0576652004</t>
+  </si>
+  <si>
+    <t>2.49%</t>
+  </si>
+  <si>
+    <t>FMC CORP</t>
+  </si>
+  <si>
+    <t>US3024913036</t>
+  </si>
+  <si>
+    <t>2.43%</t>
+  </si>
+  <si>
+    <t>LINDSAY CORPORATION COM</t>
+  </si>
+  <si>
+    <t>US5355551061</t>
+  </si>
+  <si>
+    <t>2.38%</t>
+  </si>
+  <si>
+    <t>JBT MAREL CORP</t>
+  </si>
+  <si>
+    <t>US4778391049</t>
+  </si>
+  <si>
+    <t>2.37%</t>
+  </si>
+  <si>
+    <t>IFF</t>
+  </si>
+  <si>
+    <t>US4595061015</t>
+  </si>
+  <si>
+    <t>2.35%</t>
+  </si>
+  <si>
+    <t>SONOCO PRODUCTS CO.  COMMON STOCK       $1.25 PARSONGBIRD ESTATES</t>
+  </si>
+  <si>
+    <t>US8354951027</t>
+  </si>
+  <si>
+    <t>GRAPHIC PACKAGING HLDG CO COM</t>
+  </si>
+  <si>
+    <t>US3886891015</t>
+  </si>
+  <si>
+    <t>2.25%</t>
+  </si>
+  <si>
+    <t>GIVAUDAN SA CHF10</t>
+  </si>
+  <si>
+    <t>CH0010645932</t>
+  </si>
+  <si>
+    <t>2.20%</t>
+  </si>
+  <si>
+    <t>KUBOTA CORP NPV</t>
+  </si>
+  <si>
+    <t>JP3266400005</t>
+  </si>
+  <si>
+    <t>2.09%</t>
+  </si>
+  <si>
+    <t>JPY</t>
   </si>
   <si>
     <t>FUSO CHEMICAL CO NPV</t>
   </si>
   <si>
     <t>JP3822600007</t>
   </si>
   <si>
-    <t>2.87%</t>
-[...47 lines deleted...]
-    <t>2.73%</t>
+    <t>1.95%</t>
+  </si>
+  <si>
+    <t>EVONIK INDUSTRIES AG</t>
+  </si>
+  <si>
+    <t>DE000EVNK013</t>
+  </si>
+  <si>
+    <t>1.91%</t>
+  </si>
+  <si>
+    <t>DEL MONTE CORP</t>
+  </si>
+  <si>
+    <t>KYG367381053</t>
+  </si>
+  <si>
+    <t>1.90%</t>
   </si>
   <si>
     <t>MIXUE GROUP</t>
   </si>
   <si>
     <t>CNE100006T36</t>
   </si>
   <si>
-    <t>2.68%</t>
+    <t>1.81%</t>
   </si>
   <si>
     <t>HKD</t>
   </si>
   <si>
-    <t>DEERE &amp; CO.  COMMON STOCK  $1 PAR</t>
-[...71 lines deleted...]
-    <t>2.33%</t>
+    <t>EUROFINS SCIENTIFIC SE</t>
+  </si>
+  <si>
+    <t>FR0014000MR3</t>
+  </si>
+  <si>
+    <t>1.73%</t>
   </si>
   <si>
     <t>O-I GLASS INC COM</t>
   </si>
   <si>
     <t>US67098H1041</t>
   </si>
   <si>
-    <t>2.26%</t>
-[...35 lines deleted...]
-    <t>2.02%</t>
+    <t>1.71%</t>
   </si>
   <si>
     <t>VALMONT INDUSTRIES INC</t>
   </si>
   <si>
     <t>US9202531011</t>
   </si>
   <si>
-    <t>1.98%</t>
+    <t>1.68%</t>
+  </si>
+  <si>
+    <t>ARDAGH METAL PACKAGING</t>
+  </si>
+  <si>
+    <t>LU2369833749</t>
+  </si>
+  <si>
+    <t>1.59%</t>
+  </si>
+  <si>
+    <t>ALFA LAVAL AB NPV</t>
+  </si>
+  <si>
+    <t>SE0000695876</t>
+  </si>
+  <si>
+    <t>1.51%</t>
+  </si>
+  <si>
+    <t>SEK</t>
+  </si>
+  <si>
+    <t>KAGOME CO LTD NPV</t>
+  </si>
+  <si>
+    <t>JP3208200000</t>
+  </si>
+  <si>
+    <t>1.43%</t>
+  </si>
+  <si>
+    <t>BILLERUD AB</t>
+  </si>
+  <si>
+    <t>SE0000862997</t>
+  </si>
+  <si>
+    <t>1.37%</t>
   </si>
   <si>
     <t>HALMA ORD GBP0.10</t>
   </si>
   <si>
     <t>GB0004052071</t>
   </si>
   <si>
-    <t>1.95%</t>
+    <t>1.35%</t>
   </si>
   <si>
     <t>GBP</t>
   </si>
   <si>
-    <t>NEOGEN CORP COM</t>
-[...44 lines deleted...]
-    <t>1.47%</t>
+    <t>INTERNATIONAL PAPER CO</t>
+  </si>
+  <si>
+    <t>US4601461035</t>
+  </si>
+  <si>
+    <t>1.29%</t>
   </si>
   <si>
     <t>KADANT INC COM</t>
   </si>
   <si>
     <t>US48282T1043</t>
   </si>
   <si>
-    <t>1.45%</t>
-[...8 lines deleted...]
-    <t>1.37%</t>
+    <t>1.22%</t>
+  </si>
+  <si>
+    <t>BUCHER INDUSTRIES AG</t>
+  </si>
+  <si>
+    <t>CH0002432174</t>
   </si>
   <si>
     <t>TOMRA SYSTEMS ASA</t>
   </si>
   <si>
     <t>NO0012470089</t>
   </si>
   <si>
-    <t>1.32%</t>
-[...26 lines deleted...]
-    <t>1.29%</t>
+    <t>1.20%</t>
+  </si>
+  <si>
+    <t>BRAMBLES LTD NPV</t>
+  </si>
+  <si>
+    <t>AU000000BXB1</t>
+  </si>
+  <si>
+    <t>1.18%</t>
+  </si>
+  <si>
+    <t>AUD</t>
   </si>
   <si>
     <t>MC CORMICK &amp; CO.  INC.  COMMON          NON-VOTING</t>
   </si>
   <si>
     <t>US5797802064</t>
   </si>
   <si>
-    <t>1.09%</t>
-[...20 lines deleted...]
-    <t>AUD</t>
+    <t>1.16%</t>
   </si>
   <si>
     <t>SAKATA SEED CORP NPV</t>
   </si>
   <si>
     <t>JP3315000004</t>
   </si>
   <si>
-    <t>1.01%</t>
+    <t>1.07%</t>
+  </si>
+  <si>
+    <t>CORBION N.V. EUR0.25</t>
+  </si>
+  <si>
+    <t>NL0010583399</t>
+  </si>
+  <si>
+    <t>0.89%</t>
   </si>
   <si>
     <t>TAIWAN FERTILIZER CO TWD10</t>
   </si>
   <si>
     <t>TW0001722007</t>
   </si>
   <si>
-    <t>0.99%</t>
+    <t>0.83%</t>
   </si>
   <si>
     <t>TWD</t>
   </si>
   <si>
-    <t>CORBION N.V. EUR0.25</t>
-[...7 lines deleted...]
-  <si>
     <t>EUGLENA CO LTD NPV</t>
   </si>
   <si>
     <t>JP3944370000</t>
   </si>
   <si>
     <t>0.70%</t>
   </si>
   <si>
+    <t>CASCADES INC COM</t>
+  </si>
+  <si>
+    <t>CA1469001053</t>
+  </si>
+  <si>
+    <t>0.64%</t>
+  </si>
+  <si>
+    <t>CAD</t>
+  </si>
+  <si>
     <t>LIEN HWA INDUSTRIAL HOLDINGS CORPOR     TWD10</t>
   </si>
   <si>
     <t>TW0001229003</t>
   </si>
   <si>
-    <t>0.67%</t>
+    <t>0.60%</t>
+  </si>
+  <si>
+    <t>BORREGAARD ASA COM STK</t>
+  </si>
+  <si>
+    <t>NO0010657505</t>
+  </si>
+  <si>
+    <t>0.46%</t>
   </si>
   <si>
     <t>AG GROWTH INTERNATIONAL INC COM NPV</t>
   </si>
   <si>
     <t>CA0011811068</t>
   </si>
   <si>
-    <t>0.56%</t>
-[...20 lines deleted...]
-    <t>0.43%</t>
+    <t>0.33%</t>
   </si>
   <si>
     <t>SHIYUE DAOTIAN GRP.</t>
   </si>
   <si>
     <t>CNE100006897</t>
   </si>
   <si>
-    <t>0.19%</t>
+    <t>0.15%</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -923,65 +917,65 @@
     <row r="4" spans="1:4">
       <c r="A4" t="s">
         <v>5</v>
       </c>
       <c r="B4" t="s">
         <v>6</v>
       </c>
       <c r="C4" t="s">
         <v>7</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
         <v>9</v>
       </c>
       <c r="B5" t="s">
         <v>10</v>
       </c>
       <c r="C5" t="s">
         <v>11</v>
       </c>
       <c r="D5" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" t="s">
+        <v>12</v>
+      </c>
+      <c r="B6" t="s">
         <v>13</v>
       </c>
-      <c r="B6" t="s">
+      <c r="C6" t="s">
         <v>14</v>
       </c>
-      <c r="C6" t="s">
+      <c r="D6" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" t="s">
         <v>16</v>
       </c>
       <c r="B7" t="s">
         <v>17</v>
       </c>
       <c r="C7" t="s">
         <v>18</v>
       </c>
       <c r="D7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
         <v>20</v>
       </c>
       <c r="B8" t="s">
         <v>21</v>
       </c>
       <c r="C8" t="s">
         <v>22</v>
@@ -993,79 +987,79 @@
     <row r="9" spans="1:4">
       <c r="A9" t="s">
         <v>23</v>
       </c>
       <c r="B9" t="s">
         <v>24</v>
       </c>
       <c r="C9" t="s">
         <v>25</v>
       </c>
       <c r="D9" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
         <v>26</v>
       </c>
       <c r="B10" t="s">
         <v>27</v>
       </c>
       <c r="C10" t="s">
         <v>28</v>
       </c>
       <c r="D10" t="s">
-        <v>29</v>
+        <v>8</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
+        <v>29</v>
+      </c>
+      <c r="B11" t="s">
         <v>30</v>
       </c>
-      <c r="B11" t="s">
+      <c r="C11" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
       <c r="D11" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
+        <v>32</v>
+      </c>
+      <c r="B12" t="s">
         <v>33</v>
       </c>
-      <c r="B12" t="s">
+      <c r="C12" t="s">
         <v>34</v>
       </c>
-      <c r="C12" t="s">
+      <c r="D12" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>8</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
         <v>36</v>
       </c>
       <c r="B13" t="s">
         <v>37</v>
       </c>
       <c r="C13" t="s">
         <v>38</v>
       </c>
       <c r="D13" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
         <v>39</v>
       </c>
       <c r="B14" t="s">
         <v>40</v>
       </c>
       <c r="C14" t="s">
         <v>41</v>
@@ -1077,583 +1071,583 @@
     <row r="15" spans="1:4">
       <c r="A15" t="s">
         <v>42</v>
       </c>
       <c r="B15" t="s">
         <v>43</v>
       </c>
       <c r="C15" t="s">
         <v>44</v>
       </c>
       <c r="D15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
         <v>45</v>
       </c>
       <c r="B16" t="s">
         <v>46</v>
       </c>
       <c r="C16" t="s">
         <v>47</v>
       </c>
       <c r="D16" t="s">
-        <v>48</v>
+        <v>8</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
+        <v>48</v>
+      </c>
+      <c r="B17" t="s">
         <v>49</v>
       </c>
-      <c r="B17" t="s">
+      <c r="C17" t="s">
         <v>50</v>
       </c>
-      <c r="C17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D17" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
+        <v>51</v>
+      </c>
+      <c r="B18" t="s">
         <v>52</v>
       </c>
-      <c r="B18" t="s">
+      <c r="C18" t="s">
         <v>53</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="D18" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
+        <v>54</v>
+      </c>
+      <c r="B19" t="s">
         <v>55</v>
       </c>
-      <c r="B19" t="s">
+      <c r="C19" t="s">
         <v>56</v>
-      </c>
-[...1 lines deleted...]
-        <v>57</v>
       </c>
       <c r="D19" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
+        <v>57</v>
+      </c>
+      <c r="B20" t="s">
         <v>58</v>
       </c>
-      <c r="B20" t="s">
+      <c r="C20" t="s">
         <v>59</v>
-      </c>
-[...1 lines deleted...]
-        <v>60</v>
       </c>
       <c r="D20" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
+        <v>60</v>
+      </c>
+      <c r="B21" t="s">
         <v>61</v>
       </c>
-      <c r="B21" t="s">
+      <c r="C21" t="s">
         <v>62</v>
       </c>
-      <c r="C21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D21" t="s">
-        <v>64</v>
+        <v>8</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
+        <v>63</v>
+      </c>
+      <c r="B22" t="s">
+        <v>64</v>
+      </c>
+      <c r="C22" t="s">
         <v>65</v>
-      </c>
-[...4 lines deleted...]
-        <v>67</v>
       </c>
       <c r="D22" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
+        <v>66</v>
+      </c>
+      <c r="B23" t="s">
+        <v>67</v>
+      </c>
+      <c r="C23" t="s">
         <v>68</v>
-      </c>
-[...4 lines deleted...]
-        <v>70</v>
       </c>
       <c r="D23" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="B24" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="C24" t="s">
-        <v>73</v>
+        <v>68</v>
       </c>
       <c r="D24" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" t="s">
-        <v>74</v>
+        <v>71</v>
       </c>
       <c r="B25" t="s">
-        <v>75</v>
+        <v>72</v>
       </c>
       <c r="C25" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
       <c r="D25" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="B26" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="C26" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
       <c r="D26" t="s">
-        <v>64</v>
+        <v>15</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" t="s">
+        <v>77</v>
+      </c>
+      <c r="B27" t="s">
+        <v>78</v>
+      </c>
+      <c r="C27" t="s">
+        <v>79</v>
+      </c>
+      <c r="D27" t="s">
         <v>80</v>
-      </c>
-[...7 lines deleted...]
-        <v>29</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" t="s">
+        <v>81</v>
+      </c>
+      <c r="B28" t="s">
+        <v>82</v>
+      </c>
+      <c r="C28" t="s">
         <v>83</v>
       </c>
-      <c r="B28" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D28" t="s">
-        <v>8</v>
+        <v>80</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" t="s">
+        <v>84</v>
+      </c>
+      <c r="B29" t="s">
+        <v>85</v>
+      </c>
+      <c r="C29" t="s">
         <v>86</v>
-      </c>
-[...4 lines deleted...]
-        <v>88</v>
       </c>
       <c r="D29" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" t="s">
+        <v>87</v>
+      </c>
+      <c r="B30" t="s">
+        <v>88</v>
+      </c>
+      <c r="C30" t="s">
         <v>89</v>
-      </c>
-[...4 lines deleted...]
-        <v>91</v>
       </c>
       <c r="D30" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" t="s">
+        <v>90</v>
+      </c>
+      <c r="B31" t="s">
+        <v>91</v>
+      </c>
+      <c r="C31" t="s">
         <v>92</v>
       </c>
-      <c r="B31" t="s">
+      <c r="D31" t="s">
         <v>93</v>
-      </c>
-[...4 lines deleted...]
-        <v>95</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" t="s">
+        <v>94</v>
+      </c>
+      <c r="B32" t="s">
+        <v>95</v>
+      </c>
+      <c r="C32" t="s">
         <v>96</v>
       </c>
-      <c r="B32" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D32" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" t="s">
+        <v>97</v>
+      </c>
+      <c r="B33" t="s">
+        <v>98</v>
+      </c>
+      <c r="C33" t="s">
         <v>99</v>
       </c>
-      <c r="B33" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D33" t="s">
-        <v>64</v>
+        <v>8</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" t="s">
+        <v>100</v>
+      </c>
+      <c r="B34" t="s">
+        <v>101</v>
+      </c>
+      <c r="C34" t="s">
         <v>102</v>
-      </c>
-[...4 lines deleted...]
-        <v>104</v>
       </c>
       <c r="D34" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" t="s">
+        <v>103</v>
+      </c>
+      <c r="B35" t="s">
+        <v>104</v>
+      </c>
+      <c r="C35" t="s">
         <v>105</v>
       </c>
-      <c r="B35" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D35" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" t="s">
+        <v>106</v>
+      </c>
+      <c r="B36" t="s">
+        <v>107</v>
+      </c>
+      <c r="C36" t="s">
+        <v>108</v>
+      </c>
+      <c r="D36" t="s">
         <v>109</v>
-      </c>
-[...7 lines deleted...]
-        <v>64</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" t="s">
+        <v>110</v>
+      </c>
+      <c r="B37" t="s">
+        <v>111</v>
+      </c>
+      <c r="C37" t="s">
         <v>112</v>
       </c>
-      <c r="B37" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D37" t="s">
-        <v>8</v>
+        <v>80</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" t="s">
+        <v>113</v>
+      </c>
+      <c r="B38" t="s">
+        <v>114</v>
+      </c>
+      <c r="C38" t="s">
         <v>115</v>
       </c>
-      <c r="B38" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D38" t="s">
-        <v>8</v>
+        <v>109</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" t="s">
+        <v>116</v>
+      </c>
+      <c r="B39" t="s">
+        <v>117</v>
+      </c>
+      <c r="C39" t="s">
         <v>118</v>
       </c>
-      <c r="B39" t="s">
+      <c r="D39" t="s">
         <v>119</v>
-      </c>
-[...4 lines deleted...]
-        <v>12</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" t="s">
+        <v>120</v>
+      </c>
+      <c r="B40" t="s">
         <v>121</v>
       </c>
-      <c r="B40" t="s">
+      <c r="C40" t="s">
         <v>122</v>
       </c>
-      <c r="C40" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D40" t="s">
-        <v>29</v>
+        <v>8</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" t="s">
+        <v>123</v>
+      </c>
+      <c r="B41" t="s">
         <v>124</v>
       </c>
-      <c r="B41" t="s">
+      <c r="C41" t="s">
         <v>125</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="D41" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" t="s">
+        <v>126</v>
+      </c>
+      <c r="B42" t="s">
         <v>127</v>
       </c>
-      <c r="B42" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C42" t="s">
-        <v>129</v>
+        <v>125</v>
       </c>
       <c r="D42" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" t="s">
+        <v>128</v>
+      </c>
+      <c r="B43" t="s">
+        <v>129</v>
+      </c>
+      <c r="C43" t="s">
         <v>130</v>
       </c>
-      <c r="B43" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D43" t="s">
-        <v>8</v>
+        <v>35</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" t="s">
+        <v>131</v>
+      </c>
+      <c r="B44" t="s">
+        <v>132</v>
+      </c>
+      <c r="C44" t="s">
         <v>133</v>
       </c>
-      <c r="B44" t="s">
+      <c r="D44" t="s">
         <v>134</v>
-      </c>
-[...4 lines deleted...]
-        <v>108</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" t="s">
+        <v>135</v>
+      </c>
+      <c r="B45" t="s">
         <v>136</v>
       </c>
-      <c r="B45" t="s">
+      <c r="C45" t="s">
         <v>137</v>
       </c>
-      <c r="C45" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D45" t="s">
-        <v>139</v>
+        <v>8</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" t="s">
+        <v>138</v>
+      </c>
+      <c r="B46" t="s">
+        <v>139</v>
+      </c>
+      <c r="C46" t="s">
         <v>140</v>
       </c>
-      <c r="B46" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D46" t="s">
-        <v>29</v>
+        <v>80</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" t="s">
+        <v>141</v>
+      </c>
+      <c r="B47" t="s">
+        <v>142</v>
+      </c>
+      <c r="C47" t="s">
         <v>143</v>
       </c>
-      <c r="B47" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D47" t="s">
-        <v>146</v>
+        <v>19</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" t="s">
+        <v>144</v>
+      </c>
+      <c r="B48" t="s">
+        <v>145</v>
+      </c>
+      <c r="C48" t="s">
+        <v>146</v>
+      </c>
+      <c r="D48" t="s">
         <v>147</v>
-      </c>
-[...7 lines deleted...]
-        <v>64</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" t="s">
+        <v>148</v>
+      </c>
+      <c r="B49" t="s">
+        <v>149</v>
+      </c>
+      <c r="C49" t="s">
         <v>150</v>
       </c>
-      <c r="B49" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D49" t="s">
-        <v>29</v>
+        <v>80</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" t="s">
+        <v>151</v>
+      </c>
+      <c r="B50" t="s">
+        <v>152</v>
+      </c>
+      <c r="C50" t="s">
         <v>153</v>
       </c>
-      <c r="B50" t="s">
+      <c r="D50" t="s">
         <v>154</v>
-      </c>
-[...4 lines deleted...]
-        <v>146</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" t="s">
+        <v>155</v>
+      </c>
+      <c r="B51" t="s">
         <v>156</v>
       </c>
-      <c r="B51" t="s">
+      <c r="C51" t="s">
         <v>157</v>
       </c>
-      <c r="C51" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D51" t="s">
-        <v>159</v>
+        <v>147</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" t="s">
+        <v>158</v>
+      </c>
+      <c r="B52" t="s">
+        <v>159</v>
+      </c>
+      <c r="C52" t="s">
         <v>160</v>
       </c>
-      <c r="B52" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D52" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" t="s">
+        <v>161</v>
+      </c>
+      <c r="B53" t="s">
+        <v>162</v>
+      </c>
+      <c r="C53" t="s">
         <v>163</v>
       </c>
-      <c r="B53" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D53" t="s">
-        <v>159</v>
+        <v>154</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" t="s">
+        <v>164</v>
+      </c>
+      <c r="B54" t="s">
+        <v>165</v>
+      </c>
+      <c r="C54" t="s">
         <v>166</v>
       </c>
-      <c r="B54" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D54" t="s">
-        <v>48</v>
+        <v>93</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">