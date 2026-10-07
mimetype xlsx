--- v2 (2026-09-17)
+++ v3 (2026-10-07)
@@ -12,551 +12,536 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="167">
-[...1 lines deleted...]
-    <t>Data from 17/09/2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="162">
+  <si>
+    <t>Data from 07/10/2026</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>ISIN</t>
   </si>
   <si>
     <t>Weight</t>
   </si>
   <si>
     <t>Currency</t>
   </si>
   <si>
+    <t>MISSION PRODUCE INC COM</t>
+  </si>
+  <si>
+    <t>US60510V1089</t>
+  </si>
+  <si>
+    <t>3.19%</t>
+  </si>
+  <si>
+    <t>USD</t>
+  </si>
+  <si>
     <t>AMERICOLD REALTY TST.</t>
   </si>
   <si>
     <t>US03064D1081</t>
   </si>
   <si>
-    <t>3.65%</t>
-[...11 lines deleted...]
-    <t>3.40%</t>
+    <t>3.10%</t>
+  </si>
+  <si>
+    <t>LAMB WESTON HLDGS INC COM</t>
+  </si>
+  <si>
+    <t>US5132721045</t>
+  </si>
+  <si>
+    <t>3.05%</t>
   </si>
   <si>
     <t>SIG GROUP AG</t>
   </si>
   <si>
     <t>CH0435377954</t>
   </si>
   <si>
-    <t>3.34%</t>
+    <t>3.02%</t>
   </si>
   <si>
     <t>CHF</t>
   </si>
   <si>
-    <t>DSM-FIRMENICH</t>
-[...5 lines deleted...]
-    <t>3.26%</t>
+    <t>DEL MONTE CORP</t>
+  </si>
+  <si>
+    <t>KYG367381053</t>
+  </si>
+  <si>
+    <t>2.94%</t>
+  </si>
+  <si>
+    <t>MIDERA FOOD PROCESSING INC</t>
+  </si>
+  <si>
+    <t>US59739R1041</t>
+  </si>
+  <si>
+    <t>2.93%</t>
+  </si>
+  <si>
+    <t>JBT MAREL CORP</t>
+  </si>
+  <si>
+    <t>US4778391049</t>
+  </si>
+  <si>
+    <t>BALL</t>
+  </si>
+  <si>
+    <t>US0584981064</t>
+  </si>
+  <si>
+    <t>2.91%</t>
+  </si>
+  <si>
+    <t>DOLE PLC COM USD0.01</t>
+  </si>
+  <si>
+    <t>IE0003LFZ4U7</t>
+  </si>
+  <si>
+    <t>2.88%</t>
+  </si>
+  <si>
+    <t>LINEAGE INC</t>
+  </si>
+  <si>
+    <t>US53566V1061</t>
+  </si>
+  <si>
+    <t>2.87%</t>
+  </si>
+  <si>
+    <t>YARA INTERNATIONAL ASA NOK1.7</t>
+  </si>
+  <si>
+    <t>NO0010208051</t>
+  </si>
+  <si>
+    <t>2.78%</t>
+  </si>
+  <si>
+    <t>NOK</t>
+  </si>
+  <si>
+    <t>ARDAGH METAL PACKAGING</t>
+  </si>
+  <si>
+    <t>LU2369833749</t>
+  </si>
+  <si>
+    <t>2.68%</t>
+  </si>
+  <si>
+    <t>MIXUE GROUP</t>
+  </si>
+  <si>
+    <t>CNE100006T36</t>
+  </si>
+  <si>
+    <t>2.64%</t>
+  </si>
+  <si>
+    <t>HKD</t>
+  </si>
+  <si>
+    <t>O-I GLASS INC COM</t>
+  </si>
+  <si>
+    <t>US67098H1041</t>
+  </si>
+  <si>
+    <t>2.56%</t>
+  </si>
+  <si>
+    <t>SENSIENT TECHNOLOGIES CORP COM</t>
+  </si>
+  <si>
+    <t>US81725T1007</t>
+  </si>
+  <si>
+    <t>2.54%</t>
+  </si>
+  <si>
+    <t>DEERE &amp; CO.  COMMON STOCK  $1 PAR</t>
+  </si>
+  <si>
+    <t>US2441991054</t>
+  </si>
+  <si>
+    <t>BALCHEM CORP COM</t>
+  </si>
+  <si>
+    <t>US0576652004</t>
+  </si>
+  <si>
+    <t>2.48%</t>
+  </si>
+  <si>
+    <t>LINDSAY CORPORATION COM</t>
+  </si>
+  <si>
+    <t>US5355551061</t>
+  </si>
+  <si>
+    <t>2.40%</t>
+  </si>
+  <si>
+    <t>SONOCO PRODUCTS CO.  COMMON STOCK       $1.25 PARSONGBIRD ESTATES</t>
+  </si>
+  <si>
+    <t>US8354951027</t>
+  </si>
+  <si>
+    <t>2.38%</t>
+  </si>
+  <si>
+    <t>FUSO CHEMICAL CO NPV</t>
+  </si>
+  <si>
+    <t>JP3822600007</t>
+  </si>
+  <si>
+    <t>JPY</t>
+  </si>
+  <si>
+    <t>AAK AB NPV</t>
+  </si>
+  <si>
+    <t>SE0011337708</t>
+  </si>
+  <si>
+    <t>2.21%</t>
+  </si>
+  <si>
+    <t>SEK</t>
+  </si>
+  <si>
+    <t>FMC CORP</t>
+  </si>
+  <si>
+    <t>US3024913036</t>
+  </si>
+  <si>
+    <t>CHAGEE HOLDINGS LTD</t>
+  </si>
+  <si>
+    <t>US15743P1049</t>
+  </si>
+  <si>
+    <t>2.14%</t>
+  </si>
+  <si>
+    <t>GRAPHIC PACKAGING HLDG CO COM</t>
+  </si>
+  <si>
+    <t>US3886891015</t>
+  </si>
+  <si>
+    <t>2.13%</t>
+  </si>
+  <si>
+    <t>NEOGEN CORP COM</t>
+  </si>
+  <si>
+    <t>US6404911066</t>
+  </si>
+  <si>
+    <t>2.00%</t>
+  </si>
+  <si>
+    <t>SYMRISE AG NPV (BR)</t>
+  </si>
+  <si>
+    <t>DE000SYM9999</t>
+  </si>
+  <si>
+    <t>1.95%</t>
   </si>
   <si>
     <t>EUR</t>
   </si>
   <si>
-    <t>LAMB WESTON HLDGS INC COM</t>
-[...7 lines deleted...]
-  <si>
     <t>CNH INDL.</t>
   </si>
   <si>
     <t>NL0010545661</t>
   </si>
   <si>
-    <t>3.16%</t>
-[...119 lines deleted...]
-    <t>2.37%</t>
+    <t>1.82%</t>
+  </si>
+  <si>
+    <t>KUBOTA CORP NPV</t>
+  </si>
+  <si>
+    <t>JP3266400005</t>
+  </si>
+  <si>
+    <t>1.77%</t>
+  </si>
+  <si>
+    <t>EVONIK INDUSTRIES AG</t>
+  </si>
+  <si>
+    <t>DE000EVNK013</t>
+  </si>
+  <si>
+    <t>1.50%</t>
+  </si>
+  <si>
+    <t>GIVAUDAN SA CHF10</t>
+  </si>
+  <si>
+    <t>CH0010645932</t>
+  </si>
+  <si>
+    <t>1.41%</t>
+  </si>
+  <si>
+    <t>VALMONT INDUSTRIES INC</t>
+  </si>
+  <si>
+    <t>US9202531011</t>
+  </si>
+  <si>
+    <t>1.40%</t>
+  </si>
+  <si>
+    <t>EUROFINS SCIENTIFIC SE</t>
+  </si>
+  <si>
+    <t>FR0014000MR3</t>
+  </si>
+  <si>
+    <t>CRODA INTERNATIONAL ORD GBP0.10609756</t>
+  </si>
+  <si>
+    <t>GB00BJFFLV09</t>
+  </si>
+  <si>
+    <t>1.38%</t>
+  </si>
+  <si>
+    <t>GBP</t>
+  </si>
+  <si>
+    <t>ALFA LAVAL AB NPV</t>
+  </si>
+  <si>
+    <t>SE0000695876</t>
+  </si>
+  <si>
+    <t>1.37%</t>
+  </si>
+  <si>
+    <t>CASCADES INC COM</t>
+  </si>
+  <si>
+    <t>CA1469001053</t>
+  </si>
+  <si>
+    <t>1.36%</t>
+  </si>
+  <si>
+    <t>CAD</t>
+  </si>
+  <si>
+    <t>BRAMBLES LTD NPV</t>
+  </si>
+  <si>
+    <t>AU000000BXB1</t>
+  </si>
+  <si>
+    <t>1.34%</t>
+  </si>
+  <si>
+    <t>AUD</t>
   </si>
   <si>
     <t>IFF</t>
   </si>
   <si>
     <t>US4595061015</t>
   </si>
   <si>
-    <t>2.35%</t>
-[...124 lines deleted...]
-  <si>
     <t>KAGOME CO LTD NPV</t>
   </si>
   <si>
     <t>JP3208200000</t>
   </si>
   <si>
-    <t>1.43%</t>
+    <t>HALMA ORD GBP0.10</t>
+  </si>
+  <si>
+    <t>GB0004052071</t>
+  </si>
+  <si>
+    <t>BUCHER INDUSTRIES AG</t>
+  </si>
+  <si>
+    <t>CH0002432174</t>
+  </si>
+  <si>
+    <t>ANDERSONS INC COM</t>
+  </si>
+  <si>
+    <t>US0341641035</t>
+  </si>
+  <si>
+    <t>1.33%</t>
+  </si>
+  <si>
+    <t>TAIWAN HON CHUAN ENT.</t>
+  </si>
+  <si>
+    <t>TW0009939009</t>
+  </si>
+  <si>
+    <t>1.32%</t>
+  </si>
+  <si>
+    <t>TWD</t>
+  </si>
+  <si>
+    <t>KADANT INC COM</t>
+  </si>
+  <si>
+    <t>US48282T1043</t>
+  </si>
+  <si>
+    <t>1.22%</t>
+  </si>
+  <si>
+    <t>MC CORMICK &amp; CO.  INC.  COMMON          NON-VOTING</t>
+  </si>
+  <si>
+    <t>US5797802064</t>
+  </si>
+  <si>
+    <t>1.20%</t>
+  </si>
+  <si>
+    <t>TOMRA SYSTEMS ASA</t>
+  </si>
+  <si>
+    <t>NO0012470089</t>
+  </si>
+  <si>
+    <t>INTERNATIONAL PAPER CO</t>
+  </si>
+  <si>
+    <t>US4601461035</t>
+  </si>
+  <si>
+    <t>1.19%</t>
+  </si>
+  <si>
+    <t>TAIWAN FERTILIZER CO TWD10</t>
+  </si>
+  <si>
+    <t>TW0001722007</t>
+  </si>
+  <si>
+    <t>0.93%</t>
   </si>
   <si>
     <t>BILLERUD AB</t>
   </si>
   <si>
     <t>SE0000862997</t>
   </si>
   <si>
-    <t>1.37%</t>
-[...65 lines deleted...]
-    <t>1.16%</t>
+    <t>0.92%</t>
+  </si>
+  <si>
+    <t>LIEN HWA INDUSTRIAL HOLDINGS CORPOR     TWD10</t>
+  </si>
+  <si>
+    <t>TW0001229003</t>
+  </si>
+  <si>
+    <t>0.91%</t>
   </si>
   <si>
     <t>SAKATA SEED CORP NPV</t>
   </si>
   <si>
     <t>JP3315000004</t>
   </si>
   <si>
-    <t>1.07%</t>
-[...16 lines deleted...]
-  <si>
     <t>0.83%</t>
   </si>
   <si>
-    <t>TWD</t>
-[...1 lines deleted...]
-  <si>
     <t>EUGLENA CO LTD NPV</t>
   </si>
   <si>
     <t>JP3944370000</t>
   </si>
   <si>
-    <t>0.70%</t>
-[...20 lines deleted...]
-    <t>0.60%</t>
+    <t>0.43%</t>
   </si>
   <si>
     <t>BORREGAARD ASA COM STK</t>
   </si>
   <si>
     <t>NO0010657505</t>
   </si>
   <si>
-    <t>0.46%</t>
-[...17 lines deleted...]
-    <t>0.15%</t>
+    <t>0.31%</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -859,51 +844,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D54"/>
+  <dimension ref="A1:D55"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="77.695313" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="10.568848" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>2</v>
       </c>
@@ -931,723 +916,737 @@
     <row r="5" spans="1:4">
       <c r="A5" t="s">
         <v>9</v>
       </c>
       <c r="B5" t="s">
         <v>10</v>
       </c>
       <c r="C5" t="s">
         <v>11</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" t="s">
         <v>12</v>
       </c>
       <c r="B6" t="s">
         <v>13</v>
       </c>
       <c r="C6" t="s">
         <v>14</v>
       </c>
       <c r="D6" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" t="s">
+        <v>15</v>
+      </c>
+      <c r="B7" t="s">
         <v>16</v>
       </c>
-      <c r="B7" t="s">
+      <c r="C7" t="s">
         <v>17</v>
       </c>
-      <c r="C7" t="s">
+      <c r="D7" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
+        <v>19</v>
+      </c>
+      <c r="B8" t="s">
         <v>20</v>
       </c>
-      <c r="B8" t="s">
+      <c r="C8" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="D8" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
+        <v>22</v>
+      </c>
+      <c r="B9" t="s">
         <v>23</v>
       </c>
-      <c r="B9" t="s">
+      <c r="C9" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
       <c r="D9" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
+        <v>25</v>
+      </c>
+      <c r="B10" t="s">
         <v>26</v>
       </c>
-      <c r="B10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C10" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="D10" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
+        <v>27</v>
+      </c>
+      <c r="B11" t="s">
+        <v>28</v>
+      </c>
+      <c r="C11" t="s">
         <v>29</v>
-      </c>
-[...4 lines deleted...]
-        <v>31</v>
       </c>
       <c r="D11" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
+        <v>30</v>
+      </c>
+      <c r="B12" t="s">
+        <v>31</v>
+      </c>
+      <c r="C12" t="s">
         <v>32</v>
       </c>
-      <c r="B12" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D12" t="s">
-        <v>35</v>
+        <v>8</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="B13" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="C13" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D13" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
+        <v>36</v>
+      </c>
+      <c r="B14" t="s">
+        <v>37</v>
+      </c>
+      <c r="C14" t="s">
+        <v>38</v>
+      </c>
+      <c r="D14" t="s">
         <v>39</v>
-      </c>
-[...7 lines deleted...]
-        <v>8</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
+        <v>40</v>
+      </c>
+      <c r="B15" t="s">
+        <v>41</v>
+      </c>
+      <c r="C15" t="s">
         <v>42</v>
-      </c>
-[...4 lines deleted...]
-        <v>44</v>
       </c>
       <c r="D15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
+        <v>43</v>
+      </c>
+      <c r="B16" t="s">
+        <v>44</v>
+      </c>
+      <c r="C16" t="s">
         <v>45</v>
       </c>
-      <c r="B16" t="s">
+      <c r="D16" t="s">
         <v>46</v>
-      </c>
-[...4 lines deleted...]
-        <v>8</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
+        <v>47</v>
+      </c>
+      <c r="B17" t="s">
         <v>48</v>
       </c>
-      <c r="B17" t="s">
+      <c r="C17" t="s">
         <v>49</v>
       </c>
-      <c r="C17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D17" t="s">
-        <v>19</v>
+        <v>8</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
+        <v>50</v>
+      </c>
+      <c r="B18" t="s">
         <v>51</v>
       </c>
-      <c r="B18" t="s">
+      <c r="C18" t="s">
         <v>52</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
       <c r="D18" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
+        <v>53</v>
+      </c>
+      <c r="B19" t="s">
         <v>54</v>
       </c>
-      <c r="B19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C19" t="s">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="D19" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
+        <v>55</v>
+      </c>
+      <c r="B20" t="s">
+        <v>56</v>
+      </c>
+      <c r="C20" t="s">
         <v>57</v>
-      </c>
-[...4 lines deleted...]
-        <v>59</v>
       </c>
       <c r="D20" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
+        <v>58</v>
+      </c>
+      <c r="B21" t="s">
+        <v>59</v>
+      </c>
+      <c r="C21" t="s">
         <v>60</v>
-      </c>
-[...4 lines deleted...]
-        <v>62</v>
       </c>
       <c r="D21" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
+        <v>61</v>
+      </c>
+      <c r="B22" t="s">
+        <v>62</v>
+      </c>
+      <c r="C22" t="s">
         <v>63</v>
-      </c>
-[...4 lines deleted...]
-        <v>65</v>
       </c>
       <c r="D22" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
+        <v>64</v>
+      </c>
+      <c r="B23" t="s">
+        <v>65</v>
+      </c>
+      <c r="C23" t="s">
+        <v>63</v>
+      </c>
+      <c r="D23" t="s">
         <v>66</v>
-      </c>
-[...7 lines deleted...]
-        <v>8</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
+        <v>67</v>
+      </c>
+      <c r="B24" t="s">
+        <v>68</v>
+      </c>
+      <c r="C24" t="s">
         <v>69</v>
       </c>
-      <c r="B24" t="s">
+      <c r="D24" t="s">
         <v>70</v>
-      </c>
-[...4 lines deleted...]
-        <v>8</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" t="s">
         <v>71</v>
       </c>
       <c r="B25" t="s">
         <v>72</v>
       </c>
       <c r="C25" t="s">
-        <v>73</v>
+        <v>69</v>
       </c>
       <c r="D25" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" t="s">
+        <v>73</v>
+      </c>
+      <c r="B26" t="s">
         <v>74</v>
       </c>
-      <c r="B26" t="s">
+      <c r="C26" t="s">
         <v>75</v>
       </c>
-      <c r="C26" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D26" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" t="s">
+        <v>76</v>
+      </c>
+      <c r="B27" t="s">
         <v>77</v>
       </c>
-      <c r="B27" t="s">
+      <c r="C27" t="s">
         <v>78</v>
       </c>
-      <c r="C27" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D27" t="s">
-        <v>80</v>
+        <v>8</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" t="s">
+        <v>79</v>
+      </c>
+      <c r="B28" t="s">
+        <v>80</v>
+      </c>
+      <c r="C28" t="s">
         <v>81</v>
       </c>
-      <c r="B28" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D28" t="s">
-        <v>80</v>
+        <v>8</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" t="s">
+        <v>82</v>
+      </c>
+      <c r="B29" t="s">
+        <v>83</v>
+      </c>
+      <c r="C29" t="s">
         <v>84</v>
       </c>
-      <c r="B29" t="s">
+      <c r="D29" t="s">
         <v>85</v>
-      </c>
-[...4 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" t="s">
+        <v>86</v>
+      </c>
+      <c r="B30" t="s">
         <v>87</v>
       </c>
-      <c r="B30" t="s">
+      <c r="C30" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="D30" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" t="s">
+        <v>89</v>
+      </c>
+      <c r="B31" t="s">
         <v>90</v>
       </c>
-      <c r="B31" t="s">
+      <c r="C31" t="s">
         <v>91</v>
       </c>
-      <c r="C31" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D31" t="s">
-        <v>93</v>
+        <v>66</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" t="s">
+        <v>92</v>
+      </c>
+      <c r="B32" t="s">
+        <v>93</v>
+      </c>
+      <c r="C32" t="s">
         <v>94</v>
       </c>
-      <c r="B32" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D32" t="s">
-        <v>19</v>
+        <v>85</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" t="s">
+        <v>95</v>
+      </c>
+      <c r="B33" t="s">
+        <v>96</v>
+      </c>
+      <c r="C33" t="s">
         <v>97</v>
       </c>
-      <c r="B33" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D33" t="s">
-        <v>8</v>
+        <v>18</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" t="s">
+        <v>98</v>
+      </c>
+      <c r="B34" t="s">
+        <v>99</v>
+      </c>
+      <c r="C34" t="s">
         <v>100</v>
-      </c>
-[...4 lines deleted...]
-        <v>102</v>
       </c>
       <c r="D34" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="B35" t="s">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="C35" t="s">
-        <v>105</v>
+        <v>100</v>
       </c>
       <c r="D35" t="s">
-        <v>8</v>
+        <v>85</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" t="s">
+        <v>103</v>
+      </c>
+      <c r="B36" t="s">
+        <v>104</v>
+      </c>
+      <c r="C36" t="s">
+        <v>105</v>
+      </c>
+      <c r="D36" t="s">
         <v>106</v>
-      </c>
-[...7 lines deleted...]
-        <v>109</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="B37" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="C37" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="D37" t="s">
-        <v>80</v>
+        <v>70</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" t="s">
+        <v>110</v>
+      </c>
+      <c r="B38" t="s">
+        <v>111</v>
+      </c>
+      <c r="C38" t="s">
+        <v>112</v>
+      </c>
+      <c r="D38" t="s">
         <v>113</v>
-      </c>
-[...7 lines deleted...]
-        <v>109</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" t="s">
+        <v>114</v>
+      </c>
+      <c r="B39" t="s">
+        <v>115</v>
+      </c>
+      <c r="C39" t="s">
         <v>116</v>
       </c>
-      <c r="B39" t="s">
+      <c r="D39" t="s">
         <v>117</v>
-      </c>
-[...4 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" t="s">
-        <v>120</v>
+        <v>118</v>
       </c>
       <c r="B40" t="s">
-        <v>121</v>
+        <v>119</v>
       </c>
       <c r="C40" t="s">
-        <v>122</v>
+        <v>116</v>
       </c>
       <c r="D40" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="B41" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
       <c r="C41" t="s">
-        <v>125</v>
+        <v>116</v>
       </c>
       <c r="D41" t="s">
-        <v>8</v>
+        <v>66</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" t="s">
-        <v>126</v>
+        <v>122</v>
       </c>
       <c r="B42" t="s">
-        <v>127</v>
+        <v>123</v>
       </c>
       <c r="C42" t="s">
-        <v>125</v>
+        <v>116</v>
       </c>
       <c r="D42" t="s">
-        <v>15</v>
+        <v>106</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" t="s">
-        <v>128</v>
+        <v>124</v>
       </c>
       <c r="B43" t="s">
-        <v>129</v>
+        <v>125</v>
       </c>
       <c r="C43" t="s">
-        <v>130</v>
+        <v>116</v>
       </c>
       <c r="D43" t="s">
-        <v>35</v>
+        <v>18</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" t="s">
-        <v>131</v>
+        <v>126</v>
       </c>
       <c r="B44" t="s">
-        <v>132</v>
+        <v>127</v>
       </c>
       <c r="C44" t="s">
-        <v>133</v>
+        <v>128</v>
       </c>
       <c r="D44" t="s">
-        <v>134</v>
+        <v>8</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" t="s">
-        <v>135</v>
+        <v>129</v>
       </c>
       <c r="B45" t="s">
-        <v>136</v>
+        <v>130</v>
       </c>
       <c r="C45" t="s">
-        <v>137</v>
+        <v>131</v>
       </c>
       <c r="D45" t="s">
-        <v>8</v>
+        <v>132</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" t="s">
-        <v>138</v>
+        <v>133</v>
       </c>
       <c r="B46" t="s">
-        <v>139</v>
+        <v>134</v>
       </c>
       <c r="C46" t="s">
-        <v>140</v>
+        <v>135</v>
       </c>
       <c r="D46" t="s">
-        <v>80</v>
+        <v>8</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" t="s">
-        <v>141</v>
+        <v>136</v>
       </c>
       <c r="B47" t="s">
-        <v>142</v>
+        <v>137</v>
       </c>
       <c r="C47" t="s">
-        <v>143</v>
+        <v>138</v>
       </c>
       <c r="D47" t="s">
-        <v>19</v>
+        <v>8</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" t="s">
-        <v>144</v>
+        <v>139</v>
       </c>
       <c r="B48" t="s">
-        <v>145</v>
+        <v>140</v>
       </c>
       <c r="C48" t="s">
-        <v>146</v>
+        <v>138</v>
       </c>
       <c r="D48" t="s">
-        <v>147</v>
+        <v>39</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" t="s">
-        <v>148</v>
+        <v>141</v>
       </c>
       <c r="B49" t="s">
-        <v>149</v>
+        <v>142</v>
       </c>
       <c r="C49" t="s">
-        <v>150</v>
+        <v>143</v>
       </c>
       <c r="D49" t="s">
-        <v>80</v>
+        <v>8</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" t="s">
-        <v>151</v>
+        <v>144</v>
       </c>
       <c r="B50" t="s">
-        <v>152</v>
+        <v>145</v>
       </c>
       <c r="C50" t="s">
-        <v>153</v>
+        <v>146</v>
       </c>
       <c r="D50" t="s">
-        <v>154</v>
+        <v>132</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" t="s">
-        <v>155</v>
+        <v>147</v>
       </c>
       <c r="B51" t="s">
-        <v>156</v>
+        <v>148</v>
       </c>
       <c r="C51" t="s">
-        <v>157</v>
+        <v>149</v>
       </c>
       <c r="D51" t="s">
-        <v>147</v>
+        <v>70</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" t="s">
-        <v>158</v>
+        <v>150</v>
       </c>
       <c r="B52" t="s">
-        <v>159</v>
+        <v>151</v>
       </c>
       <c r="C52" t="s">
-        <v>160</v>
+        <v>152</v>
       </c>
       <c r="D52" t="s">
-        <v>35</v>
+        <v>132</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" t="s">
-        <v>161</v>
+        <v>153</v>
       </c>
       <c r="B53" t="s">
-        <v>162</v>
+        <v>154</v>
       </c>
       <c r="C53" t="s">
-        <v>163</v>
+        <v>155</v>
       </c>
       <c r="D53" t="s">
-        <v>154</v>
+        <v>66</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" t="s">
-        <v>164</v>
+        <v>156</v>
       </c>
       <c r="B54" t="s">
-        <v>165</v>
+        <v>157</v>
       </c>
       <c r="C54" t="s">
-        <v>166</v>
+        <v>158</v>
       </c>
       <c r="D54" t="s">
-        <v>93</v>
+        <v>66</v>
+      </c>
+    </row>
+    <row r="55" spans="1:4">
+      <c r="A55" t="s">
+        <v>159</v>
+      </c>
+      <c r="B55" t="s">
+        <v>160</v>
+      </c>
+      <c r="C55" t="s">
+        <v>161</v>
+      </c>
+      <c r="D55" t="s">
+        <v>39</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">