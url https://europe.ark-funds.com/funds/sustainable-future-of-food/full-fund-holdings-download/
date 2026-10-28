--- v3 (2026-10-07)
+++ v4 (2026-10-28)
@@ -12,536 +12,557 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="162">
-[...1 lines deleted...]
-    <t>Data from 07/10/2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="169">
+  <si>
+    <t>Data from 28/10/2026</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>ISIN</t>
   </si>
   <si>
     <t>Weight</t>
   </si>
   <si>
     <t>Currency</t>
   </si>
   <si>
+    <t>LAMB WESTON HLDGS INC COM</t>
+  </si>
+  <si>
+    <t>US5132721045</t>
+  </si>
+  <si>
+    <t>3.41%</t>
+  </si>
+  <si>
+    <t>USD</t>
+  </si>
+  <si>
+    <t>BALL</t>
+  </si>
+  <si>
+    <t>US0584981064</t>
+  </si>
+  <si>
+    <t>3.25%</t>
+  </si>
+  <si>
+    <t>AMERICOLD REALTY TST.</t>
+  </si>
+  <si>
+    <t>US03064D1081</t>
+  </si>
+  <si>
+    <t>SIG GROUP AG</t>
+  </si>
+  <si>
+    <t>CH0435377954</t>
+  </si>
+  <si>
+    <t>3.11%</t>
+  </si>
+  <si>
+    <t>CHF</t>
+  </si>
+  <si>
+    <t>MIDERA FOOD PROCESSING INC</t>
+  </si>
+  <si>
+    <t>US59739R1041</t>
+  </si>
+  <si>
+    <t>3.04%</t>
+  </si>
+  <si>
+    <t>DOLE PLC COM USD0.01</t>
+  </si>
+  <si>
+    <t>IE0003LFZ4U7</t>
+  </si>
+  <si>
+    <t>3.00%</t>
+  </si>
+  <si>
+    <t>LINEAGE INC</t>
+  </si>
+  <si>
+    <t>US53566V1061</t>
+  </si>
+  <si>
+    <t>2.96%</t>
+  </si>
+  <si>
     <t>MISSION PRODUCE INC COM</t>
   </si>
   <si>
     <t>US60510V1089</t>
   </si>
   <si>
-    <t>3.19%</t>
-[...32 lines deleted...]
-    <t>CHF</t>
+    <t>2.94%</t>
+  </si>
+  <si>
+    <t>JBT MAREL CORP</t>
+  </si>
+  <si>
+    <t>US4778391049</t>
+  </si>
+  <si>
+    <t>2.93%</t>
   </si>
   <si>
     <t>DEL MONTE CORP</t>
   </si>
   <si>
     <t>KYG367381053</t>
   </si>
   <si>
-    <t>2.94%</t>
-[...40 lines deleted...]
-  <si>
     <t>2.87%</t>
   </si>
   <si>
+    <t>O-I GLASS INC COM</t>
+  </si>
+  <si>
+    <t>US67098H1041</t>
+  </si>
+  <si>
+    <t>2.85%</t>
+  </si>
+  <si>
     <t>YARA INTERNATIONAL ASA NOK1.7</t>
   </si>
   <si>
     <t>NO0010208051</t>
   </si>
   <si>
-    <t>2.78%</t>
+    <t>2.80%</t>
   </si>
   <si>
     <t>NOK</t>
   </si>
   <si>
     <t>ARDAGH METAL PACKAGING</t>
   </si>
   <si>
     <t>LU2369833749</t>
   </si>
   <si>
-    <t>2.68%</t>
+    <t>2.70%</t>
   </si>
   <si>
     <t>MIXUE GROUP</t>
   </si>
   <si>
     <t>CNE100006T36</t>
   </si>
   <si>
-    <t>2.64%</t>
+    <t>2.56%</t>
   </si>
   <si>
     <t>HKD</t>
   </si>
   <si>
-    <t>O-I GLASS INC COM</t>
-[...5 lines deleted...]
-    <t>2.56%</t>
+    <t>BALCHEM CORP COM</t>
+  </si>
+  <si>
+    <t>US0576652004</t>
+  </si>
+  <si>
+    <t>2.55%</t>
   </si>
   <si>
     <t>SENSIENT TECHNOLOGIES CORP COM</t>
   </si>
   <si>
     <t>US81725T1007</t>
   </si>
   <si>
-    <t>2.54%</t>
+    <t>2.50%</t>
+  </si>
+  <si>
+    <t>SONOCO PRODUCTS CO.  COMMON STOCK       $1.25 PARSONGBIRD ESTATES</t>
+  </si>
+  <si>
+    <t>US8354951027</t>
+  </si>
+  <si>
+    <t>2.44%</t>
   </si>
   <si>
     <t>DEERE &amp; CO.  COMMON STOCK  $1 PAR</t>
   </si>
   <si>
     <t>US2441991054</t>
   </si>
   <si>
-    <t>BALCHEM CORP COM</t>
-[...5 lines deleted...]
-    <t>2.48%</t>
+    <t>2.38%</t>
+  </si>
+  <si>
+    <t>CHAGEE HOLDINGS LTD</t>
+  </si>
+  <si>
+    <t>US15743P1049</t>
+  </si>
+  <si>
+    <t>2.31%</t>
   </si>
   <si>
     <t>LINDSAY CORPORATION COM</t>
   </si>
   <si>
     <t>US5355551061</t>
   </si>
   <si>
-    <t>2.40%</t>
-[...8 lines deleted...]
-    <t>2.38%</t>
+    <t>2.20%</t>
+  </si>
+  <si>
+    <t>GRAPHIC PACKAGING HLDG CO COM</t>
+  </si>
+  <si>
+    <t>US3886891015</t>
+  </si>
+  <si>
+    <t>2.16%</t>
+  </si>
+  <si>
+    <t>AAK AB NPV</t>
+  </si>
+  <si>
+    <t>SE0011337708</t>
+  </si>
+  <si>
+    <t>2.12%</t>
+  </si>
+  <si>
+    <t>SEK</t>
+  </si>
+  <si>
+    <t>SYMRISE AG NPV (BR)</t>
+  </si>
+  <si>
+    <t>DE000SYM9999</t>
+  </si>
+  <si>
+    <t>2.10%</t>
+  </si>
+  <si>
+    <t>EUR</t>
+  </si>
+  <si>
+    <t>NEOGEN CORP COM</t>
+  </si>
+  <si>
+    <t>US6404911066</t>
+  </si>
+  <si>
+    <t>2.04%</t>
   </si>
   <si>
     <t>FUSO CHEMICAL CO NPV</t>
   </si>
   <si>
     <t>JP3822600007</t>
   </si>
   <si>
+    <t>1.91%</t>
+  </si>
+  <si>
     <t>JPY</t>
   </si>
   <si>
-    <t>AAK AB NPV</t>
-[...8 lines deleted...]
-    <t>SEK</t>
+    <t>KUBOTA CORP NPV</t>
+  </si>
+  <si>
+    <t>JP3266400005</t>
+  </si>
+  <si>
+    <t>1.70%</t>
+  </si>
+  <si>
+    <t>GIVAUDAN SA CHF10</t>
+  </si>
+  <si>
+    <t>CH0010645932</t>
+  </si>
+  <si>
+    <t>1.63%</t>
+  </si>
+  <si>
+    <t>EUROFINS SCIENTIFIC SE</t>
+  </si>
+  <si>
+    <t>FR0014000MR3</t>
+  </si>
+  <si>
+    <t>1.57%</t>
+  </si>
+  <si>
+    <t>CNH INDL.</t>
+  </si>
+  <si>
+    <t>NL0010545661</t>
+  </si>
+  <si>
+    <t>1.54%</t>
+  </si>
+  <si>
+    <t>EVONIK INDUSTRIES AG</t>
+  </si>
+  <si>
+    <t>DE000EVNK013</t>
+  </si>
+  <si>
+    <t>1.52%</t>
+  </si>
+  <si>
+    <t>BRAMBLES LTD NPV</t>
+  </si>
+  <si>
+    <t>AU000000BXB1</t>
+  </si>
+  <si>
+    <t>1.50%</t>
+  </si>
+  <si>
+    <t>AUD</t>
+  </si>
+  <si>
+    <t>IFF</t>
+  </si>
+  <si>
+    <t>US4595061015</t>
+  </si>
+  <si>
+    <t>1.49%</t>
+  </si>
+  <si>
+    <t>CRODA INTERNATIONAL ORD GBP0.10609756</t>
+  </si>
+  <si>
+    <t>GB00BJFFLV09</t>
+  </si>
+  <si>
+    <t>GBP</t>
+  </si>
+  <si>
+    <t>KAGOME CO LTD NPV</t>
+  </si>
+  <si>
+    <t>JP3208200000</t>
+  </si>
+  <si>
+    <t>1.42%</t>
+  </si>
+  <si>
+    <t>BUCHER INDUSTRIES AG</t>
+  </si>
+  <si>
+    <t>CH0002432174</t>
+  </si>
+  <si>
+    <t>1.35%</t>
+  </si>
+  <si>
+    <t>CASCADES INC COM</t>
+  </si>
+  <si>
+    <t>CA1469001053</t>
+  </si>
+  <si>
+    <t>1.32%</t>
+  </si>
+  <si>
+    <t>CAD</t>
+  </si>
+  <si>
+    <t>ALFA LAVAL AB NPV</t>
+  </si>
+  <si>
+    <t>SE0000695876</t>
+  </si>
+  <si>
+    <t>1.31%</t>
+  </si>
+  <si>
+    <t>TAIWAN HON CHUAN ENT.</t>
+  </si>
+  <si>
+    <t>TW0009939009</t>
+  </si>
+  <si>
+    <t>1.29%</t>
+  </si>
+  <si>
+    <t>TWD</t>
+  </si>
+  <si>
+    <t>ANDERSONS INC COM</t>
+  </si>
+  <si>
+    <t>US0341641035</t>
+  </si>
+  <si>
+    <t>1.28%</t>
+  </si>
+  <si>
+    <t>MC CORMICK &amp; CO.  INC.  COMMON          NON-VOTING</t>
+  </si>
+  <si>
+    <t>US5797802064</t>
+  </si>
+  <si>
+    <t>1.27%</t>
+  </si>
+  <si>
+    <t>TOMRA SYSTEMS ASA</t>
+  </si>
+  <si>
+    <t>NO0012470089</t>
+  </si>
+  <si>
+    <t>1.26%</t>
+  </si>
+  <si>
+    <t>HALMA ORD GBP0.10</t>
+  </si>
+  <si>
+    <t>GB0004052071</t>
+  </si>
+  <si>
+    <t>1.25%</t>
+  </si>
+  <si>
+    <t>VALMONT INDUSTRIES INC</t>
+  </si>
+  <si>
+    <t>US9202531011</t>
+  </si>
+  <si>
+    <t>1.23%</t>
+  </si>
+  <si>
+    <t>INTERNATIONAL PAPER CO</t>
+  </si>
+  <si>
+    <t>US4601461035</t>
+  </si>
+  <si>
+    <t>KADANT INC COM</t>
+  </si>
+  <si>
+    <t>US48282T1043</t>
+  </si>
+  <si>
+    <t>1.22%</t>
   </si>
   <si>
     <t>FMC CORP</t>
   </si>
   <si>
     <t>US3024913036</t>
   </si>
   <si>
-    <t>CHAGEE HOLDINGS LTD</t>
-[...209 lines deleted...]
-    <t>1.19%</t>
+    <t>1.12%</t>
+  </si>
+  <si>
+    <t>BILLERUD AB</t>
+  </si>
+  <si>
+    <t>SE0000862997</t>
+  </si>
+  <si>
+    <t>1.00%</t>
   </si>
   <si>
     <t>TAIWAN FERTILIZER CO TWD10</t>
   </si>
   <si>
     <t>TW0001722007</t>
   </si>
   <si>
-    <t>0.93%</t>
-[...7 lines deleted...]
-  <si>
     <t>0.92%</t>
   </si>
   <si>
     <t>LIEN HWA INDUSTRIAL HOLDINGS CORPOR     TWD10</t>
   </si>
   <si>
     <t>TW0001229003</t>
   </si>
   <si>
-    <t>0.91%</t>
+    <t>0.90%</t>
   </si>
   <si>
     <t>SAKATA SEED CORP NPV</t>
   </si>
   <si>
     <t>JP3315000004</t>
   </si>
   <si>
     <t>0.83%</t>
   </si>
   <si>
     <t>EUGLENA CO LTD NPV</t>
   </si>
   <si>
     <t>JP3944370000</t>
   </si>
   <si>
     <t>0.43%</t>
   </si>
   <si>
     <t>BORREGAARD ASA COM STK</t>
   </si>
   <si>
     <t>NO0010657505</t>
   </si>
   <si>
-    <t>0.31%</t>
+    <t>0.30%</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -913,107 +934,107 @@
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
         <v>9</v>
       </c>
       <c r="B5" t="s">
         <v>10</v>
       </c>
       <c r="C5" t="s">
         <v>11</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" t="s">
         <v>12</v>
       </c>
       <c r="B6" t="s">
         <v>13</v>
       </c>
       <c r="C6" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="D6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" t="s">
+        <v>14</v>
+      </c>
+      <c r="B7" t="s">
         <v>15</v>
       </c>
-      <c r="B7" t="s">
+      <c r="C7" t="s">
         <v>16</v>
       </c>
-      <c r="C7" t="s">
+      <c r="D7" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
+        <v>18</v>
+      </c>
+      <c r="B8" t="s">
         <v>19</v>
       </c>
-      <c r="B8" t="s">
+      <c r="C8" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
       <c r="D8" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
+        <v>21</v>
+      </c>
+      <c r="B9" t="s">
         <v>22</v>
       </c>
-      <c r="B9" t="s">
+      <c r="C9" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
       <c r="D9" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
+        <v>24</v>
+      </c>
+      <c r="B10" t="s">
         <v>25</v>
       </c>
-      <c r="B10" t="s">
+      <c r="C10" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
       <c r="D10" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
         <v>27</v>
       </c>
       <c r="B11" t="s">
         <v>28</v>
       </c>
       <c r="C11" t="s">
         <v>29</v>
       </c>
       <c r="D11" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
         <v>30</v>
       </c>
       <c r="B12" t="s">
         <v>31</v>
@@ -1028,625 +1049,625 @@
     <row r="13" spans="1:4">
       <c r="A13" t="s">
         <v>33</v>
       </c>
       <c r="B13" t="s">
         <v>34</v>
       </c>
       <c r="C13" t="s">
         <v>35</v>
       </c>
       <c r="D13" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
         <v>36</v>
       </c>
       <c r="B14" t="s">
         <v>37</v>
       </c>
       <c r="C14" t="s">
         <v>38</v>
       </c>
       <c r="D14" t="s">
-        <v>39</v>
+        <v>8</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
+        <v>39</v>
+      </c>
+      <c r="B15" t="s">
         <v>40</v>
       </c>
-      <c r="B15" t="s">
+      <c r="C15" t="s">
         <v>41</v>
       </c>
-      <c r="C15" t="s">
+      <c r="D15" t="s">
         <v>42</v>
-      </c>
-[...1 lines deleted...]
-        <v>8</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
         <v>43</v>
       </c>
       <c r="B16" t="s">
         <v>44</v>
       </c>
       <c r="C16" t="s">
         <v>45</v>
       </c>
       <c r="D16" t="s">
-        <v>46</v>
+        <v>8</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
+        <v>46</v>
+      </c>
+      <c r="B17" t="s">
         <v>47</v>
       </c>
-      <c r="B17" t="s">
+      <c r="C17" t="s">
         <v>48</v>
       </c>
-      <c r="C17" t="s">
+      <c r="D17" t="s">
         <v>49</v>
-      </c>
-[...1 lines deleted...]
-        <v>8</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
         <v>50</v>
       </c>
       <c r="B18" t="s">
         <v>51</v>
       </c>
       <c r="C18" t="s">
         <v>52</v>
       </c>
       <c r="D18" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
         <v>53</v>
       </c>
       <c r="B19" t="s">
         <v>54</v>
       </c>
       <c r="C19" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="D19" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B20" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C20" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="D20" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B21" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C21" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="D21" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B22" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C22" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="D22" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B23" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C23" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="D23" t="s">
-        <v>66</v>
+        <v>8</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B24" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C24" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="D24" t="s">
-        <v>70</v>
+        <v>8</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" t="s">
         <v>71</v>
       </c>
       <c r="B25" t="s">
         <v>72</v>
       </c>
       <c r="C25" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="D25" t="s">
-        <v>8</v>
+        <v>74</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="B26" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="C26" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="D26" t="s">
-        <v>8</v>
+        <v>78</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="B27" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="C27" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="D27" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="B28" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="C28" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="D28" t="s">
-        <v>8</v>
+        <v>85</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="B29" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="C29" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="D29" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="B30" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="C30" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="D30" t="s">
-        <v>8</v>
+        <v>17</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="B31" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="C31" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="D31" t="s">
-        <v>66</v>
+        <v>78</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="B32" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="C32" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="D32" t="s">
-        <v>85</v>
+        <v>8</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="B33" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="C33" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="D33" t="s">
-        <v>18</v>
+        <v>78</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="B34" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="C34" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="D34" t="s">
-        <v>8</v>
+        <v>104</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="B35" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="C35" t="s">
-        <v>100</v>
+        <v>107</v>
       </c>
       <c r="D35" t="s">
-        <v>85</v>
+        <v>8</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" t="s">
-        <v>103</v>
+        <v>108</v>
       </c>
       <c r="B36" t="s">
-        <v>104</v>
+        <v>109</v>
       </c>
       <c r="C36" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="D36" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" t="s">
-        <v>107</v>
+        <v>111</v>
       </c>
       <c r="B37" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="C37" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="D37" t="s">
-        <v>70</v>
+        <v>85</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="B38" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="C38" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
       <c r="D38" t="s">
-        <v>113</v>
+        <v>17</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="B39" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="C39" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="D39" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="B40" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="C40" t="s">
-        <v>116</v>
+        <v>123</v>
       </c>
       <c r="D40" t="s">
-        <v>8</v>
+        <v>74</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="B41" t="s">
-        <v>121</v>
+        <v>125</v>
       </c>
       <c r="C41" t="s">
-        <v>116</v>
+        <v>126</v>
       </c>
       <c r="D41" t="s">
-        <v>66</v>
+        <v>127</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" t="s">
-        <v>122</v>
+        <v>128</v>
       </c>
       <c r="B42" t="s">
-        <v>123</v>
+        <v>129</v>
       </c>
       <c r="C42" t="s">
-        <v>116</v>
+        <v>130</v>
       </c>
       <c r="D42" t="s">
-        <v>106</v>
+        <v>8</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" t="s">
-        <v>124</v>
+        <v>131</v>
       </c>
       <c r="B43" t="s">
-        <v>125</v>
+        <v>132</v>
       </c>
       <c r="C43" t="s">
-        <v>116</v>
+        <v>133</v>
       </c>
       <c r="D43" t="s">
-        <v>18</v>
+        <v>8</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" t="s">
-        <v>126</v>
+        <v>134</v>
       </c>
       <c r="B44" t="s">
-        <v>127</v>
+        <v>135</v>
       </c>
       <c r="C44" t="s">
-        <v>128</v>
+        <v>136</v>
       </c>
       <c r="D44" t="s">
-        <v>8</v>
+        <v>42</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" t="s">
-        <v>129</v>
+        <v>137</v>
       </c>
       <c r="B45" t="s">
-        <v>130</v>
+        <v>138</v>
       </c>
       <c r="C45" t="s">
-        <v>131</v>
+        <v>139</v>
       </c>
       <c r="D45" t="s">
-        <v>132</v>
+        <v>110</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" t="s">
-        <v>133</v>
+        <v>140</v>
       </c>
       <c r="B46" t="s">
-        <v>134</v>
+        <v>141</v>
       </c>
       <c r="C46" t="s">
-        <v>135</v>
+        <v>142</v>
       </c>
       <c r="D46" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" t="s">
-        <v>136</v>
+        <v>143</v>
       </c>
       <c r="B47" t="s">
-        <v>137</v>
+        <v>144</v>
       </c>
       <c r="C47" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="D47" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" t="s">
-        <v>139</v>
+        <v>145</v>
       </c>
       <c r="B48" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="C48" t="s">
-        <v>138</v>
+        <v>147</v>
       </c>
       <c r="D48" t="s">
-        <v>39</v>
+        <v>8</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="B49" t="s">
-        <v>142</v>
+        <v>149</v>
       </c>
       <c r="C49" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
       <c r="D49" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" t="s">
-        <v>144</v>
+        <v>151</v>
       </c>
       <c r="B50" t="s">
-        <v>145</v>
+        <v>152</v>
       </c>
       <c r="C50" t="s">
-        <v>146</v>
+        <v>153</v>
       </c>
       <c r="D50" t="s">
-        <v>132</v>
+        <v>74</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" t="s">
-        <v>147</v>
+        <v>154</v>
       </c>
       <c r="B51" t="s">
-        <v>148</v>
+        <v>155</v>
       </c>
       <c r="C51" t="s">
-        <v>149</v>
+        <v>156</v>
       </c>
       <c r="D51" t="s">
-        <v>70</v>
+        <v>127</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" t="s">
-        <v>150</v>
+        <v>157</v>
       </c>
       <c r="B52" t="s">
-        <v>151</v>
+        <v>158</v>
       </c>
       <c r="C52" t="s">
-        <v>152</v>
+        <v>159</v>
       </c>
       <c r="D52" t="s">
-        <v>132</v>
+        <v>127</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" t="s">
-        <v>153</v>
+        <v>160</v>
       </c>
       <c r="B53" t="s">
-        <v>154</v>
+        <v>161</v>
       </c>
       <c r="C53" t="s">
-        <v>155</v>
+        <v>162</v>
       </c>
       <c r="D53" t="s">
-        <v>66</v>
+        <v>85</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" t="s">
-        <v>156</v>
+        <v>163</v>
       </c>
       <c r="B54" t="s">
-        <v>157</v>
+        <v>164</v>
       </c>
       <c r="C54" t="s">
-        <v>158</v>
+        <v>165</v>
       </c>
       <c r="D54" t="s">
-        <v>66</v>
+        <v>85</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" t="s">
-        <v>159</v>
+        <v>166</v>
       </c>
       <c r="B55" t="s">
-        <v>160</v>
+        <v>167</v>
       </c>
       <c r="C55" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
       <c r="D55" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">